--- v0 (2025-12-04)
+++ v1 (2026-05-02)
@@ -561,51 +561,51 @@
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>45995.0741103</v>
+        <v>46144.3445116</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>