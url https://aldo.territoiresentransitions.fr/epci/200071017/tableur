--- v1 (2026-05-02)
+++ v2 (2026-06-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Tableau de bord" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CC des Terres d'Auxois</t>
   </si>
   <si>
     <t>SIREN</t>
   </si>
   <si>
     <t>200071017</t>
   </si>
   <si>
     <t>Lien</t>
   </si>
   <si>
     <t>Outil ALDO en ligne</t>
   </si>
   <si>
     <t>Date d'export</t>
   </si>
   <si>
@@ -273,53 +273,50 @@
   <si>
     <t>21069</t>
   </si>
   <si>
     <t>21642</t>
   </si>
   <si>
     <t>21097</t>
   </si>
   <si>
     <t>21563</t>
   </si>
   <si>
     <t>21633</t>
   </si>
   <si>
     <t>Configuration utilisateur</t>
   </si>
   <si>
     <t>Choix de l'hypothèse sur la répartition du produit bois</t>
   </si>
   <si>
     <t>récolte</t>
   </si>
   <si>
-    <t>Hypothèses de répartition des surfaces entre sols artificiels (% sols imperméabilisés)</t>
-[...1 lines deleted...]
-  <si>
     <t>Résultats stocks de carbone</t>
   </si>
   <si>
     <t>Occupation du sol</t>
   </si>
   <si>
     <t>Surface (ha)</t>
   </si>
   <si>
     <t>Stocks carbone (tC)</t>
   </si>
   <si>
     <t>Stocks (%)</t>
   </si>
   <si>
     <t>Modifié par l'utilisateur ?</t>
   </si>
   <si>
     <t>Cultures</t>
   </si>
   <si>
     <t>Prairies</t>
   </si>
   <si>
     <t>Zones humides</t>
@@ -357,108 +354,108 @@
   <si>
     <t>séquestration</t>
   </si>
   <si>
     <t>Resultats_format_Cadre_de_depot_PCAET</t>
   </si>
   <si>
     <t>Partie 2 - Données sur la séquestration de dioxyde de carbone</t>
   </si>
   <si>
     <t>Diagnostic en tenant compte des changements d’affectation des terres (Facultatif pour le cadre de dépôt)</t>
   </si>
   <si>
     <t>Estimation de la séquestration nette de dioxyde de carbone en TeqCO2</t>
   </si>
   <si>
     <t>Séquestration nette de dioxyde de carbone en TeqCO2</t>
   </si>
   <si>
     <t>Année de référence</t>
   </si>
   <si>
     <t>Forêt</t>
   </si>
   <si>
-    <t>Moyenne annuelle 2012-2018</t>
+    <t>Moyenne annuelle</t>
   </si>
   <si>
     <t>Sols agricoles (terres cultivées et prairies)</t>
   </si>
   <si>
     <t>Autres sols</t>
   </si>
   <si>
     <t>Produits bois (facultatif pour le cadre de dépôt)</t>
   </si>
   <si>
-    <t>Occupation du sol (ha) du territoire en 2018 :</t>
+    <t>Occupation du sol (ha) du territoire en 2021 :</t>
   </si>
   <si>
     <t>Prairies zones arborées</t>
   </si>
   <si>
     <t>Prairies zones herbacées</t>
   </si>
   <si>
     <t>Prairies zones arbustives</t>
   </si>
   <si>
     <t>Sols artificiels enherbés et arbustifs</t>
   </si>
   <si>
     <t>Sols artificiels imperméabilisés</t>
   </si>
   <si>
     <t>Sols artificiels arborés</t>
   </si>
   <si>
     <t>Forêt mixte</t>
   </si>
   <si>
     <t>Forêt feuillu</t>
   </si>
   <si>
     <t>Forêt conifère</t>
   </si>
   <si>
     <t>Forêt peupleraie</t>
   </si>
   <si>
-    <t>Changements d'occupation du sol annuel moyen (ha/an) du territoire entre 2012 et 2018 :</t>
+    <t>Changements d'occupation du sol annuel moyen (ha/an) du territoire entre 2013 et 2023 :</t>
   </si>
   <si>
     <t>Occupation de sol finale</t>
   </si>
   <si>
     <t>Occupation de sol initiale</t>
   </si>
   <si>
     <t>Flux unitaire de référence (tCO2e/ha/an) du territoire :</t>
   </si>
   <si>
-    <t>Flux de carbone annuel moyen (tCO2e/an) du territoire entre 2012 et 2018 :</t>
+    <t>Flux de carbone annuel moyen (tCO2e/an) du territoire entre 2013 et 2023 :</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt formatCode="##0.00" numFmtId="164"/>
     <numFmt formatCode="###,##0" numFmtId="165"/>
     <numFmt formatCode="[$-409]m/d/yy" numFmtId="166"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF4472C4"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
@@ -521,91 +518,91 @@
     <xf applyFont="1" fontId="1" applyNumberFormat="1" numFmtId="165"/>
     <xf applyFont="1" fontId="1"/>
     <xf applyFont="1" fontId="2"/>
     <xf applyFont="1" fontId="0" applyNumberFormat="1" numFmtId="166"/>
     <xf applyFont="1" fontId="1" applyNumberFormat="1" numFmtId="166"/>
     <xf applyFont="1" fontId="3"/>
     <xf applyFont="1" fontId="4"/>
     <xf applyFont="1" fontId="5"/>
     <xf applyFont="1" fontId="6"/>
     <xf applyFont="1" fontId="6" applyNumberFormat="1" numFmtId="165"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="https://aldo.territoiresentransitions.fr/epci/200071017" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P194"/>
+  <dimension ref="A1:P193"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="2:3">
       <c r="B2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>46144.3445116</v>
+        <v>46189.7949487</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>
@@ -965,945 +962,1645 @@
       </c>
     </row>
     <row r="81" spans="3:3">
       <c r="C81" s="3" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="82" spans="3:3">
       <c r="C82" s="3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="84" spans="1:1">
       <c r="A84" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="85" spans="2:3">
       <c r="B85" s="3" t="s">
         <v>87</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="86" spans="2:3">
-      <c r="B86" s="3" t="s">
+    <row r="87" spans="1:1">
+      <c r="A87" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C86" s="2" t="n">
-[...4 lines deleted...]
-      <c r="A88" s="0" t="s">
+    </row>
+    <row r="88" spans="2:6">
+      <c r="B88" s="0" t="s">
         <v>90</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="89" spans="2:6">
       <c r="B89" s="0" t="s">
-        <v>91</v>
-[...10 lines deleted...]
-      <c r="F89" s="0" t="s">
         <v>95</v>
+      </c>
+      <c r="C89" s="2" t="n">
+        <v>26100.75</v>
+      </c>
+      <c r="D89" s="2" t="n">
+        <v>1328708.25</v>
+      </c>
+      <c r="E89" s="2" t="n">
+        <v>16.7</v>
+      </c>
+      <c r="F89" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="90" spans="2:6">
       <c r="B90" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C90" s="2" t="n">
-        <v>25808.105267064</v>
+        <v>30125</v>
       </c>
       <c r="D90" s="2" t="n">
-        <v>1314751.9859234008</v>
+        <v>2590933.75</v>
       </c>
       <c r="E90" s="2" t="n">
-        <v>16.5</v>
+        <v>32.6</v>
       </c>
       <c r="F90" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="91" spans="2:6">
       <c r="B91" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C91" s="2" t="n">
-        <v>35286.689895068004</v>
+        <v>290.75</v>
       </c>
       <c r="D91" s="2" t="n">
-        <v>3022846.6797368573</v>
+        <v>36343.75</v>
       </c>
       <c r="E91" s="2" t="n">
-        <v>37.9</v>
+        <v>0.5</v>
       </c>
       <c r="F91" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="92" spans="2:6">
       <c r="B92" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C92" s="2" t="n">
-        <v>115.489287</v>
+        <v>21.75</v>
       </c>
       <c r="D92" s="2" t="n">
-        <v>14436.160875</v>
-[...2 lines deleted...]
-        <v>0.2</v>
+        <v>1348.5000000000005</v>
       </c>
       <c r="F92" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="93" spans="2:6">
       <c r="B93" s="0" t="s">
         <v>99</v>
       </c>
+      <c r="C93" s="2" t="n">
+        <v>20.999999999999993</v>
+      </c>
+      <c r="D93" s="2" t="n">
+        <v>924</v>
+      </c>
       <c r="F93" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="94" spans="2:6">
       <c r="B94" s="0" t="s">
         <v>100</v>
       </c>
+      <c r="C94" s="2" t="n">
+        <v>3506.99991225</v>
+      </c>
+      <c r="D94" s="2" t="n">
+        <v>229077.42513125</v>
+      </c>
+      <c r="E94" s="2" t="n">
+        <v>2.9</v>
+      </c>
       <c r="F94" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="95" spans="2:6">
       <c r="B95" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C95" s="2" t="n">
-        <v>1479.1730032260002</v>
+        <v>17349.25</v>
       </c>
       <c r="D95" s="2" t="n">
-        <v>62933.834375507606</v>
+        <v>3317300.5022329367</v>
       </c>
       <c r="E95" s="2" t="n">
-        <v>0.8</v>
+        <v>41.8</v>
       </c>
       <c r="F95" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="96" spans="2:6">
       <c r="B96" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C96" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D96" s="2" t="n">
-        <v>3137444.476</v>
+        <v>95305.9462047561</v>
       </c>
       <c r="E96" s="2" t="n">
-        <v>39.3</v>
+        <v>1.2</v>
       </c>
       <c r="F96" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="97" spans="2:6">
       <c r="B97" s="0" t="s">
         <v>103</v>
       </c>
+      <c r="C97" s="2" t="n">
+        <v>3644.9048722358193</v>
+      </c>
       <c r="D97" s="2" t="n">
-        <v>90272.76491674698</v>
+        <v>338214.8695397927</v>
       </c>
       <c r="E97" s="2" t="n">
-        <v>1.1</v>
+        <v>4.3</v>
       </c>
       <c r="F97" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="98" spans="2:6">
-      <c r="B98" s="0" t="s">
+    <row r="99" spans="1:1">
+      <c r="A99" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C98" s="2" t="n">
-[...13 lines deleted...]
-      <c r="A100" s="0" t="s">
+    </row>
+    <row r="100" spans="2:5">
+      <c r="B100" s="0" t="s">
         <v>105</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="101" spans="2:5">
       <c r="B101" s="0" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="C101" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C101" s="2" t="n">
+        <v>-24581.610481661173</v>
+      </c>
+      <c r="D101" s="7" t="s">
         <v>107</v>
       </c>
-      <c r="E101" s="0" t="s">
-        <v>95</v>
+      <c r="E101" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="102" spans="2:5">
       <c r="B102" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C102" s="2" t="n">
-        <v>-2857.6414971087243</v>
-[...1 lines deleted...]
-      <c r="D102" s="7" t="s">
+        <v>10462.40400185124</v>
+      </c>
+      <c r="D102" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E102" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="103" spans="2:2">
+    <row r="103" spans="2:5">
       <c r="B103" s="0" t="s">
         <v>97</v>
       </c>
-    </row>
-    <row r="104" spans="2:2">
+      <c r="C103" s="2" t="n">
+        <v>76.80841666666672</v>
+      </c>
+      <c r="D103" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E103" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="104" spans="2:5">
       <c r="B104" s="0" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="105" spans="2:2">
+      <c r="C104" s="2" t="n">
+        <v>66.60247212666667</v>
+      </c>
+      <c r="D104" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E104" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="105" spans="2:5">
       <c r="B105" s="0" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="106" spans="2:2">
+      <c r="C105" s="2" t="n">
+        <v>-15.70773013333333</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E105" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="106" spans="2:5">
       <c r="B106" s="0" t="s">
         <v>100</v>
+      </c>
+      <c r="C106" s="2" t="n">
+        <v>-68.25553418433267</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="E106" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="107" spans="2:5">
       <c r="B107" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C107" s="2" t="n">
-        <v>-544.7601846382433</v>
-[...1 lines deleted...]
-      <c r="D107" s="7" t="s">
+        <v>11454.77606166666</v>
+      </c>
+      <c r="D107" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E107" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="108" spans="2:5">
       <c r="B108" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C108" s="2" t="n">
-        <v>45710.99499999999</v>
+        <v>1559.7535718929414</v>
       </c>
       <c r="D108" s="8" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E108" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="109" spans="2:5">
-[...6 lines deleted...]
-      <c r="D109" s="8" t="s">
+    <row r="110" spans="1:1">
+      <c r="A110" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="E109" s="3">
-[...4 lines deleted...]
-      <c r="A111" s="0" t="s">
+    </row>
+    <row r="111" spans="2:2">
+      <c r="B111" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="112" spans="2:2">
       <c r="B112" s="0" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="113" spans="2:2">
+    <row r="113" spans="2:4">
       <c r="B113" s="0" t="s">
         <v>112</v>
       </c>
+      <c r="C113" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="114" spans="2:4">
       <c r="B114" s="0" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="D114" s="0" t="s">
         <v>115</v>
+      </c>
+      <c r="C114" s="2">
+        <f>C107</f>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>116</v>
       </c>
     </row>
     <row r="115" spans="2:4">
       <c r="B115" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C115" s="2">
+        <f>C101 + C102 + C104 + C105</f>
+      </c>
+      <c r="D115" s="3" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="116" spans="2:4">
       <c r="B116" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C116" s="2">
-        <f>C102 + C103 + C105 + C106</f>
+        <f>C103 + C106</f>
       </c>
       <c r="D116" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="117" spans="2:4">
-      <c r="B117" s="0" t="s">
+      <c r="B117" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="C117" s="2">
-[...7 lines deleted...]
-      <c r="B118" s="9" t="s">
+      <c r="C117" s="11">
+        <f>C108</f>
+      </c>
+      <c r="D117" s="10" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="119" spans="1:1">
+      <c r="A119" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="C118" s="11">
-[...8 lines deleted...]
-        <v>121</v>
+    </row>
+    <row r="120" spans="2:3">
+      <c r="B120" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C120" s="2" t="n">
+        <v>26100.75</v>
       </c>
     </row>
     <row r="121" spans="2:3">
       <c r="B121" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C121" s="2" t="n">
-        <v>25808.105267064</v>
+        <v>30125</v>
       </c>
     </row>
     <row r="122" spans="2:3">
       <c r="B122" s="0" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="C122" s="2" t="n">
-        <v>35286.689895068004</v>
-[...2 lines deleted...]
-    <row r="123" spans="2:2">
+        <v>57.5</v>
+      </c>
+    </row>
+    <row r="123" spans="2:3">
       <c r="B123" s="0" t="s">
         <v>122</v>
+      </c>
+      <c r="C123" s="2" t="n">
+        <v>29939</v>
       </c>
     </row>
     <row r="124" spans="2:3">
       <c r="B124" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C124" s="2" t="n">
-        <v>35169.87474415201</v>
+        <v>128.5</v>
       </c>
     </row>
     <row r="125" spans="2:3">
       <c r="B125" s="0" t="s">
-        <v>124</v>
+        <v>97</v>
       </c>
       <c r="C125" s="2" t="n">
-        <v>116.815150916</v>
+        <v>290.75</v>
       </c>
     </row>
     <row r="126" spans="2:3">
       <c r="B126" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C126" s="2" t="n">
-        <v>115.489287</v>
-[...2 lines deleted...]
-    <row r="127" spans="2:2">
+        <v>21.75</v>
+      </c>
+    </row>
+    <row r="127" spans="2:3">
       <c r="B127" s="0" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="128" spans="2:2">
+      <c r="C127" s="2" t="n">
+        <v>20.999999999999993</v>
+      </c>
+    </row>
+    <row r="128" spans="2:3">
       <c r="B128" s="0" t="s">
         <v>100</v>
       </c>
+      <c r="C128" s="2" t="n">
+        <v>3506.99991225</v>
+      </c>
     </row>
     <row r="129" spans="2:3">
       <c r="B129" s="0" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
       <c r="C129" s="2" t="n">
-        <v>1479.1730032260002</v>
+        <v>1543.7385487499994</v>
       </c>
     </row>
     <row r="130" spans="2:3">
       <c r="B130" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C130" s="2" t="n">
-        <v>295.83460064519994</v>
+        <v>1666.53894975</v>
       </c>
     </row>
     <row r="131" spans="2:3">
       <c r="B131" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C131" s="2" t="n">
-        <v>1183.3384025807998</v>
-[...2 lines deleted...]
-    <row r="132" spans="2:2">
+        <v>296.7224137500001</v>
+      </c>
+    </row>
+    <row r="132" spans="2:3">
       <c r="B132" s="0" t="s">
-        <v>127</v>
+        <v>101</v>
+      </c>
+      <c r="C132" s="2" t="n">
+        <v>17349.25</v>
       </c>
     </row>
     <row r="133" spans="2:3">
       <c r="B133" s="0" t="s">
-        <v>102</v>
+        <v>127</v>
       </c>
       <c r="C133" s="2" t="n">
-        <v>16423.2</v>
+        <v>1638.5</v>
       </c>
     </row>
     <row r="134" spans="2:3">
       <c r="B134" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C134" s="2" t="n">
-        <v>1211.4999999999995</v>
+        <v>14158.5</v>
       </c>
     </row>
     <row r="135" spans="2:3">
       <c r="B135" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C135" s="2" t="n">
-        <v>13473.900000000003</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="136" spans="2:3">
       <c r="B136" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C136" s="2" t="n">
-        <v>1682.9999999999998</v>
-[...2 lines deleted...]
-    <row r="137" spans="2:3">
+        <v>50.25</v>
+      </c>
+    </row>
+    <row r="137" spans="2:2">
       <c r="B137" s="0" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-    <row r="138" spans="2:2">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="138" spans="2:3">
       <c r="B138" s="0" t="s">
         <v>103</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C139" s="2" t="n">
+      <c r="C138" s="2" t="n">
         <v>3644.9048722358193</v>
       </c>
     </row>
-    <row r="142" spans="1:1">
-      <c r="A142" s="0" t="s">
+    <row r="141" spans="1:1">
+      <c r="A141" s="0" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="142" spans="3:3">
+      <c r="C142" s="0" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="143" spans="3:3">
+    <row r="143" spans="2:16">
+      <c r="B143" s="0" t="s">
+        <v>133</v>
+      </c>
       <c r="C143" s="0" t="s">
-        <v>133</v>
+        <v>95</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H143" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I143" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="J143" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="K143" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="L143" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="M143" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="N143" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="O143" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="P143" s="0" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="144" spans="2:16">
       <c r="B144" s="0" t="s">
-        <v>134</v>
-[...44 lines deleted...]
-    <row r="145" spans="2:11">
+        <v>95</v>
+      </c>
+      <c r="D144" s="1" t="n">
+        <v>0.42500000000000004</v>
+      </c>
+      <c r="E144" s="1" t="n">
+        <v>211.37499999999994</v>
+      </c>
+      <c r="G144" s="1" t="n">
+        <v>0.55</v>
+      </c>
+      <c r="H144" s="1" t="n">
+        <v>1.0799999999999998</v>
+      </c>
+      <c r="I144" s="1" t="n">
+        <v>0.395</v>
+      </c>
+      <c r="J144" s="1" t="n">
+        <v>3.4139999999999997</v>
+      </c>
+      <c r="K144" s="1" t="n">
+        <v>3.6879999999999997</v>
+      </c>
+      <c r="L144" s="1" t="n">
+        <v>0.6480000000000004</v>
+      </c>
+      <c r="M144" s="1" t="n">
+        <v>1.8249999999999997</v>
+      </c>
+      <c r="N144" s="1" t="n">
+        <v>18.450000000000006</v>
+      </c>
+      <c r="O144" s="1" t="n">
+        <v>2.1000000000000005</v>
+      </c>
+      <c r="P144" s="1" t="n">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="145" spans="2:15">
       <c r="B145" s="0" t="s">
-        <v>96</v>
+        <v>121</v>
+      </c>
+      <c r="C145" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="G145" s="1" t="n">
+        <v>0.225</v>
       </c>
       <c r="J145" s="1" t="n">
-        <v>0.41790254799354387</v>
+        <v>0.08299999999999999</v>
       </c>
       <c r="K145" s="1" t="n">
-        <v>1.671610191974176</v>
-[...2 lines deleted...]
-    <row r="146" spans="2:2">
+        <v>0.089</v>
+      </c>
+      <c r="M145" s="1" t="n">
+        <v>0.525</v>
+      </c>
+      <c r="N145" s="1" t="n">
+        <v>5.25</v>
+      </c>
+      <c r="O145" s="1" t="n">
+        <v>0.45000000000000007</v>
+      </c>
+    </row>
+    <row r="146" spans="2:14">
       <c r="B146" s="0" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="147" spans="2:11">
+      <c r="C146" s="1" t="n">
+        <v>225.20000000000002</v>
+      </c>
+      <c r="D146" s="1" t="n">
+        <v>0.325</v>
+      </c>
+      <c r="G146" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="H146" s="1" t="n">
+        <v>0.095</v>
+      </c>
+      <c r="I146" s="1" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="J146" s="1" t="n">
+        <v>0.4440000000000001</v>
+      </c>
+      <c r="K146" s="1" t="n">
+        <v>0.5010000000000001</v>
+      </c>
+      <c r="L146" s="1" t="n">
+        <v>0.10600000000000002</v>
+      </c>
+      <c r="M146" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="N146" s="1" t="n">
+        <v>2.5999999999999988</v>
+      </c>
+    </row>
+    <row r="147" spans="2:15">
       <c r="B147" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C147" s="1" t="n">
-        <v>29.38854402923305</v>
-[...8 lines deleted...]
-    <row r="148" spans="2:2">
+        <v>0.225</v>
+      </c>
+      <c r="M147" s="1" t="n">
+        <v>0.4250000000000001</v>
+      </c>
+      <c r="N147" s="1" t="n">
+        <v>4.024999999999999</v>
+      </c>
+      <c r="O147" s="1" t="n">
+        <v>0.27499999999999997</v>
+      </c>
+    </row>
+    <row r="148" spans="2:15">
       <c r="B148" s="0" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="149" spans="2:2">
+        <v>97</v>
+      </c>
+      <c r="C148" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="D148" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="J148" s="1" t="n">
+        <v>0.020999999999999998</v>
+      </c>
+      <c r="K148" s="1" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="M148" s="1" t="n">
+        <v>0.07500000000000001</v>
+      </c>
+      <c r="N148" s="1" t="n">
+        <v>0.5000000000000001</v>
+      </c>
+      <c r="O148" s="1" t="n">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="149" spans="2:14">
       <c r="B149" s="0" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="150" spans="2:2">
+      <c r="C149" s="1" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="I149" s="1" t="n">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="N149" s="1" t="n">
+        <v>0.005</v>
+      </c>
+    </row>
+    <row r="150" spans="2:15">
       <c r="B150" s="0" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="151" spans="2:2">
+      <c r="C150" s="1" t="n">
+        <v>1.57</v>
+      </c>
+      <c r="H150" s="1" t="n">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="N150" s="1" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="O150" s="1" t="n">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="151" spans="2:15">
       <c r="B151" s="0" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="152" spans="2:2">
+        <v>124</v>
+      </c>
+      <c r="C151" s="1" t="n">
+        <v>0.105</v>
+      </c>
+      <c r="G151" s="1" t="n">
+        <v>0.10000000000000002</v>
+      </c>
+      <c r="M151" s="1" t="n">
+        <v>0.052</v>
+      </c>
+      <c r="N151" s="1" t="n">
+        <v>0.5040000000000001</v>
+      </c>
+      <c r="O151" s="1" t="n">
+        <v>0.026000000000000002</v>
+      </c>
+    </row>
+    <row r="152" spans="2:15">
       <c r="B152" s="0" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="153" spans="2:2">
+      <c r="C152" s="1" t="n">
+        <v>0.14900000000000002</v>
+      </c>
+      <c r="G152" s="1" t="n">
+        <v>0.132</v>
+      </c>
+      <c r="M152" s="1" t="n">
+        <v>0.057999999999999996</v>
+      </c>
+      <c r="N152" s="1" t="n">
+        <v>0.5450000000000003</v>
+      </c>
+      <c r="O152" s="1" t="n">
+        <v>0.04</v>
+      </c>
+    </row>
+    <row r="153" spans="2:15">
       <c r="B153" s="0" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="154" spans="2:2">
+      <c r="C153" s="1" t="n">
+        <v>0.020000000000000004</v>
+      </c>
+      <c r="G153" s="1" t="n">
+        <v>0.017</v>
+      </c>
+      <c r="M153" s="1" t="n">
+        <v>0.015000000000000001</v>
+      </c>
+      <c r="N153" s="1" t="n">
+        <v>0.09800000000000003</v>
+      </c>
+      <c r="O153" s="1" t="n">
+        <v>0.009000000000000001</v>
+      </c>
+    </row>
+    <row r="154" spans="2:12">
       <c r="B154" s="0" t="s">
         <v>127</v>
       </c>
-    </row>
-    <row r="155" spans="2:15">
+      <c r="C154" s="1" t="n">
+        <v>0.125</v>
+      </c>
+      <c r="E154" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="F154" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="G154" s="1" t="n">
+        <v>0.375</v>
+      </c>
+      <c r="J154" s="1" t="n">
+        <v>0.006</v>
+      </c>
+      <c r="K154" s="1" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="L154" s="1" t="n">
+        <v>0.004</v>
+      </c>
+    </row>
+    <row r="155" spans="2:12">
       <c r="B155" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="N155" s="1" t="n">
-[...6 lines deleted...]
-    <row r="156" spans="2:13">
+      <c r="C155" s="1" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="E155" s="1" t="n">
+        <v>0.5500000000000002</v>
+      </c>
+      <c r="F155" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="G155" s="1" t="n">
+        <v>0.125</v>
+      </c>
+      <c r="J155" s="1" t="n">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="K155" s="1" t="n">
+        <v>0.28600000000000003</v>
+      </c>
+      <c r="L155" s="1" t="n">
+        <v>0.08800000000000001</v>
+      </c>
+    </row>
+    <row r="156" spans="2:12">
       <c r="B156" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="M156" s="1" t="n">
-[...3 lines deleted...]
-    <row r="157" spans="2:13">
+      <c r="C156" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="F156" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="J156" s="1" t="n">
+        <v>0.019999999999999997</v>
+      </c>
+      <c r="K156" s="1" t="n">
+        <v>0.020999999999999998</v>
+      </c>
+      <c r="L156" s="1" t="n">
+        <v>0.008</v>
+      </c>
+    </row>
+    <row r="157" spans="2:2">
       <c r="B157" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="M157" s="1" t="n">
-[...13 lines deleted...]
-    <row r="161" spans="3:3">
+    </row>
+    <row r="159" spans="1:1">
+      <c r="A159" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="160" spans="3:3">
+      <c r="C160" s="0" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="161" spans="2:16">
+      <c r="B161" s="0" t="s">
+        <v>133</v>
+      </c>
       <c r="C161" s="0" t="s">
-        <v>133</v>
+        <v>95</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="E161" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F161" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I161" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="J161" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="K161" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="L161" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="M161" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="N161" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="O161" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="P161" s="0" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="162" spans="2:16">
       <c r="B162" s="0" t="s">
-        <v>134</v>
-[...44 lines deleted...]
-    <row r="163" spans="2:11">
+        <v>95</v>
+      </c>
+      <c r="D162" s="2" t="n">
+        <v>13</v>
+      </c>
+      <c r="E162" s="2" t="n">
+        <v>14.6</v>
+      </c>
+      <c r="G162" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="H162" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="J162" s="2" t="n">
+        <v>37</v>
+      </c>
+      <c r="K162" s="2" t="n">
+        <v>-22</v>
+      </c>
+      <c r="L162" s="2" t="n">
+        <v>27</v>
+      </c>
+      <c r="M162" s="2" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="N162" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="O162" s="2" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="P162" s="2" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="163" spans="2:15">
       <c r="B163" s="0" t="s">
-        <v>96</v>
+        <v>121</v>
+      </c>
+      <c r="C163" s="2" t="n">
+        <v>-20.6</v>
+      </c>
+      <c r="G163" s="2" t="n">
+        <v>38</v>
       </c>
       <c r="J163" s="2" t="n">
-        <v>33</v>
+        <v>-41</v>
       </c>
       <c r="K163" s="2" t="n">
-        <v>-24</v>
-[...2 lines deleted...]
-    <row r="164" spans="2:2">
+        <v>-59</v>
+      </c>
+      <c r="M163" s="2" t="n">
+        <v>-2.4</v>
+      </c>
+      <c r="N163" s="2" t="n">
+        <v>-4</v>
+      </c>
+      <c r="O163" s="2" t="n">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="164" spans="2:14">
       <c r="B164" s="0" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="165" spans="2:11">
+      <c r="C164" s="2" t="n">
+        <v>-28.2</v>
+      </c>
+      <c r="D164" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="G164" s="2" t="n">
+        <v>28</v>
+      </c>
+      <c r="H164" s="2" t="n">
+        <v>-32.599999999999994</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>-38</v>
+      </c>
+      <c r="J164" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="K164" s="2" t="n">
+        <v>-44</v>
+      </c>
+      <c r="L164" s="2" t="n">
+        <v>-0.12</v>
+      </c>
+      <c r="M164" s="2" t="n">
+        <v>-1.6</v>
+      </c>
+      <c r="N164" s="2" t="n">
+        <v>-4</v>
+      </c>
+    </row>
+    <row r="165" spans="2:15">
       <c r="B165" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C165" s="2" t="n">
-        <v>-14.399999999999999</v>
-[...8 lines deleted...]
-    <row r="166" spans="2:2">
+        <v>-33.4</v>
+      </c>
+      <c r="M165" s="2" t="n">
+        <v>-2.4</v>
+      </c>
+      <c r="N165" s="2" t="n">
+        <v>-4</v>
+      </c>
+      <c r="O165" s="2" t="n">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="166" spans="2:15">
       <c r="B166" s="0" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="167" spans="2:2">
+        <v>97</v>
+      </c>
+      <c r="C166" s="2" t="n">
+        <v>-77</v>
+      </c>
+      <c r="D166" s="2" t="n">
+        <v>-41</v>
+      </c>
+      <c r="J166" s="2" t="n">
+        <v>-41</v>
+      </c>
+      <c r="K166" s="2" t="n">
+        <v>-95</v>
+      </c>
+      <c r="M166" s="2" t="n">
+        <v>-32</v>
+      </c>
+      <c r="N166" s="2" t="n">
+        <v>-46</v>
+      </c>
+      <c r="O166" s="2" t="n">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="167" spans="2:14">
       <c r="B167" s="0" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="168" spans="2:2">
+      <c r="C167" s="2" t="n">
+        <v>-16</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>-11</v>
+      </c>
+      <c r="N167" s="2" t="n">
+        <v>10.600000000000001</v>
+      </c>
+    </row>
+    <row r="168" spans="2:15">
       <c r="B168" s="0" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="169" spans="2:2">
+      <c r="C168" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="H168" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="N168" s="2" t="n">
+        <v>11.799999999999999</v>
+      </c>
+      <c r="O168" s="2" t="n">
+        <v>15.8</v>
+      </c>
+    </row>
+    <row r="169" spans="2:15">
       <c r="B169" s="0" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="170" spans="2:2">
+        <v>124</v>
+      </c>
+      <c r="C169" s="2" t="n">
+        <v>-27.400000000000002</v>
+      </c>
+      <c r="G169" s="2" t="n">
+        <v>38</v>
+      </c>
+      <c r="M169" s="2" t="n">
+        <v>-2.4</v>
+      </c>
+      <c r="N169" s="2" t="n">
+        <v>-2.4</v>
+      </c>
+      <c r="O169" s="2" t="n">
+        <v>-0.4</v>
+      </c>
+    </row>
+    <row r="170" spans="2:15">
       <c r="B170" s="0" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="171" spans="2:2">
+      <c r="G170" s="2" t="n">
+        <v>71</v>
+      </c>
+      <c r="M170" s="2" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="N170" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="O170" s="2" t="n">
+        <v>10.2</v>
+      </c>
+    </row>
+    <row r="171" spans="2:7">
       <c r="B171" s="0" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="172" spans="2:2">
+      <c r="C171" s="2" t="n">
+        <v>-17.6</v>
+      </c>
+      <c r="G171" s="2" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="172" spans="2:12">
       <c r="B172" s="0" t="s">
         <v>127</v>
       </c>
-    </row>
-    <row r="173" spans="2:2">
+      <c r="C172" s="2" t="n">
+        <v>-13.600000000000001</v>
+      </c>
+      <c r="E172" s="2" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="F172" s="2" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="G172" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="J172" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="K172" s="2" t="n">
+        <v>-49</v>
+      </c>
+      <c r="L172" s="2" t="n">
+        <v>-47.50999999999999</v>
+      </c>
+    </row>
+    <row r="173" spans="2:12">
       <c r="B173" s="0" t="s">
         <v>128</v>
       </c>
-    </row>
-    <row r="174" spans="2:2">
+      <c r="C173" s="2" t="n">
+        <v>-10.600000000000001</v>
+      </c>
+      <c r="E173" s="2" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="F173" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="G173" s="2" t="n">
+        <v>42</v>
+      </c>
+      <c r="J173" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="K173" s="2" t="n">
+        <v>-38</v>
+      </c>
+      <c r="L173" s="2" t="n">
+        <v>-62.9317957166392</v>
+      </c>
+    </row>
+    <row r="174" spans="2:12">
       <c r="B174" s="0" t="s">
         <v>129</v>
+      </c>
+      <c r="C174" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="F174" s="2" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="J174" s="2" t="n">
+        <v>14</v>
+      </c>
+      <c r="K174" s="2" t="n">
+        <v>-52</v>
+      </c>
+      <c r="L174" s="2" t="n">
+        <v>-69.33000000000001</v>
       </c>
     </row>
     <row r="175" spans="2:2">
       <c r="B175" s="0" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="176" spans="2:2">
-[...9 lines deleted...]
-    <row r="179" spans="3:3">
+    <row r="177" spans="1:1">
+      <c r="A177" s="0" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="178" spans="3:3">
+      <c r="C178" s="0" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="179" spans="2:16">
+      <c r="B179" s="0" t="s">
+        <v>133</v>
+      </c>
       <c r="C179" s="0" t="s">
-        <v>133</v>
+        <v>95</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="E179" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F179" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="G179" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="I179" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="K179" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="L179" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="M179" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="N179" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="O179" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="P179" s="0" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="180" spans="2:16">
       <c r="B180" s="0" t="s">
-        <v>134</v>
-[...44 lines deleted...]
-    <row r="181" spans="2:11">
+        <v>95</v>
+      </c>
+      <c r="D180" s="2" t="n">
+        <v>99.4216666666667</v>
+      </c>
+      <c r="E180" s="2" t="n">
+        <v>10656.085</v>
+      </c>
+      <c r="G180" s="2" t="n">
+        <v>152.16666666666666</v>
+      </c>
+      <c r="H180" s="2" t="n">
+        <v>63.36</v>
+      </c>
+      <c r="I180" s="2" t="n">
+        <v>7.241666666666667</v>
+      </c>
+      <c r="J180" s="2" t="n">
+        <v>518.8076666666665</v>
+      </c>
+      <c r="K180" s="2" t="n">
+        <v>-310.8631137699999</v>
+      </c>
+      <c r="L180" s="2" t="n">
+        <v>205.81366666666665</v>
+      </c>
+      <c r="M180" s="2" t="n">
+        <v>112.54833333333337</v>
+      </c>
+      <c r="N180" s="2" t="n">
+        <v>1178.8333333333333</v>
+      </c>
+      <c r="O180" s="2" t="n">
+        <v>129.26833333333335</v>
+      </c>
+      <c r="P180" s="2" t="n">
+        <v>1.1</v>
+      </c>
+    </row>
+    <row r="181" spans="2:15">
       <c r="B181" s="0" t="s">
-        <v>96</v>
+        <v>121</v>
+      </c>
+      <c r="C181" s="2" t="n">
+        <v>-71.38703586666668</v>
+      </c>
+      <c r="G181" s="2" t="n">
+        <v>-12.191666666666666</v>
       </c>
       <c r="J181" s="2" t="n">
-        <v>61.292373705719776</v>
+        <v>-12.477666666666666</v>
       </c>
       <c r="K181" s="2" t="n">
-        <v>-162.53413591484843</v>
-[...2 lines deleted...]
-    <row r="182" spans="2:2">
+        <v>-35.78293788666667</v>
+      </c>
+      <c r="M181" s="2" t="n">
+        <v>11.934999999999997</v>
+      </c>
+      <c r="N181" s="2" t="n">
+        <v>130.93666666666667</v>
+      </c>
+      <c r="O181" s="2" t="n">
+        <v>9.753333333333334</v>
+      </c>
+    </row>
+    <row r="182" spans="2:14">
       <c r="B182" s="0" t="s">
         <v>122</v>
       </c>
-    </row>
-    <row r="183" spans="2:11">
+      <c r="C182" s="2" t="n">
+        <v>-23819.00340764999</v>
+      </c>
+      <c r="D182" s="2" t="n">
+        <v>57.2</v>
+      </c>
+      <c r="G182" s="2" t="n">
+        <v>5.133333333333334</v>
+      </c>
+      <c r="H182" s="2" t="n">
+        <v>-8.857527873333332</v>
+      </c>
+      <c r="I182" s="2" t="n">
+        <v>-10.8493968</v>
+      </c>
+      <c r="J182" s="2" t="n">
+        <v>11.396</v>
+      </c>
+      <c r="K182" s="2" t="n">
+        <v>-110.34220545333334</v>
+      </c>
+      <c r="L182" s="2" t="n">
+        <v>22.108606666666667</v>
+      </c>
+      <c r="M182" s="2" t="n">
+        <v>2.566666666666667</v>
+      </c>
+      <c r="N182" s="2" t="n">
+        <v>61.49000000000001</v>
+      </c>
+    </row>
+    <row r="183" spans="2:15">
       <c r="B183" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C183" s="2" t="n">
-        <v>-2857.6414971087243</v>
-[...8 lines deleted...]
-    <row r="184" spans="2:2">
+        <v>-36.22079505</v>
+      </c>
+      <c r="M183" s="2" t="n">
+        <v>10.028333333333332</v>
+      </c>
+      <c r="N183" s="2" t="n">
+        <v>98.87166666666673</v>
+      </c>
+      <c r="O183" s="2" t="n">
+        <v>6.398333333333333</v>
+      </c>
+    </row>
+    <row r="184" spans="2:15">
       <c r="B184" s="0" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="185" spans="2:2">
+        <v>97</v>
+      </c>
+      <c r="C184" s="2" t="n">
+        <v>-15.597646166666667</v>
+      </c>
+      <c r="D184" s="2" t="n">
+        <v>1.4842794999999982</v>
+      </c>
+      <c r="J184" s="2" t="n">
+        <v>-3.31382117</v>
+      </c>
+      <c r="K184" s="2" t="n">
+        <v>-8.852170616666667</v>
+      </c>
+      <c r="M184" s="2" t="n">
+        <v>-9.520641166666666</v>
+      </c>
+      <c r="N184" s="2" t="n">
+        <v>-74.24074441666664</v>
+      </c>
+      <c r="O184" s="2" t="n">
+        <v>-3.34235275</v>
+      </c>
+    </row>
+    <row r="185" spans="2:14">
       <c r="B185" s="0" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="186" spans="2:2">
+      <c r="C185" s="2" t="n">
+        <v>-22.293333333333333</v>
+      </c>
+      <c r="I185" s="2" t="n">
+        <v>-12.1</v>
+      </c>
+      <c r="N185" s="2" t="n">
+        <v>0.3593333333333334</v>
+      </c>
+    </row>
+    <row r="186" spans="2:15">
       <c r="B186" s="0" t="s">
         <v>99</v>
       </c>
-    </row>
-    <row r="187" spans="2:2">
+      <c r="C186" s="2" t="n">
+        <v>-28.78333333333333</v>
+      </c>
+      <c r="H186" s="2" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="N186" s="2" t="n">
+        <v>26.334</v>
+      </c>
+      <c r="O186" s="2" t="n">
+        <v>4.253333333333334</v>
+      </c>
+    </row>
+    <row r="187" spans="2:15">
       <c r="B187" s="0" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="188" spans="2:2">
+        <v>124</v>
+      </c>
+      <c r="C187" s="2" t="n">
+        <v>-14.511128522</v>
+      </c>
+      <c r="G187" s="2" t="n">
+        <v>12.470333333333334</v>
+      </c>
+      <c r="M187" s="2" t="n">
+        <v>0.9078666666666667</v>
+      </c>
+      <c r="N187" s="2" t="n">
+        <v>12.185066666666671</v>
+      </c>
+      <c r="O187" s="2" t="n">
+        <v>0.7230666666666667</v>
+      </c>
+    </row>
+    <row r="188" spans="2:15">
       <c r="B188" s="0" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="189" spans="2:2">
+      <c r="G188" s="2" t="n">
+        <v>35.63633333333333</v>
+      </c>
+      <c r="M188" s="2" t="n">
+        <v>1.5121333333333333</v>
+      </c>
+      <c r="N188" s="2" t="n">
+        <v>16.797</v>
+      </c>
+      <c r="O188" s="2" t="n">
+        <v>1.3896666666666668</v>
+      </c>
+    </row>
+    <row r="189" spans="2:7">
       <c r="B189" s="0" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="190" spans="2:2">
+      <c r="C189" s="2" t="n">
+        <v>-4.839115218666666</v>
+      </c>
+      <c r="G189" s="2" t="n">
+        <v>-0.20533333333333342</v>
+      </c>
+    </row>
+    <row r="190" spans="2:12">
       <c r="B190" s="0" t="s">
         <v>127</v>
       </c>
-    </row>
-    <row r="191" spans="2:2">
+      <c r="C190" s="2" t="n">
+        <v>-55.22044275</v>
+      </c>
+      <c r="E190" s="2" t="n">
+        <v>-9.423553883333334</v>
+      </c>
+      <c r="F190" s="2" t="n">
+        <v>-35.69473599999999</v>
+      </c>
+      <c r="G190" s="2" t="n">
+        <v>-85.95124999999999</v>
+      </c>
+      <c r="J190" s="2" t="n">
+        <v>-1.92522</v>
+      </c>
+      <c r="K190" s="2" t="n">
+        <v>-8.7777129</v>
+      </c>
+      <c r="L190" s="2" t="n">
+        <v>-0.6968133333333332</v>
+      </c>
+    </row>
+    <row r="191" spans="2:12">
       <c r="B191" s="0" t="s">
         <v>128</v>
       </c>
-    </row>
-    <row r="192" spans="2:2">
+      <c r="C191" s="2" t="n">
+        <v>-501.5810259371846</v>
+      </c>
+      <c r="E191" s="2" t="n">
+        <v>-221.82271981543002</v>
+      </c>
+      <c r="F191" s="2" t="n">
+        <v>-74.06388073333332</v>
+      </c>
+      <c r="G191" s="2" t="n">
+        <v>-30.249999999999996</v>
+      </c>
+      <c r="J191" s="2" t="n">
+        <v>-112.51241675710445</v>
+      </c>
+      <c r="K191" s="2" t="n">
+        <v>-179.2907984627164</v>
+      </c>
+      <c r="L191" s="2" t="n">
+        <v>-17.914064654511762</v>
+      </c>
+    </row>
+    <row r="192" spans="2:12">
       <c r="B192" s="0" t="s">
         <v>129</v>
+      </c>
+      <c r="C192" s="2" t="n">
+        <v>-12.173217833333336</v>
+      </c>
+      <c r="F192" s="2" t="n">
+        <v>-10.782053883333333</v>
+      </c>
+      <c r="J192" s="2" t="n">
+        <v>-7.998586089999999</v>
+      </c>
+      <c r="K192" s="2" t="n">
+        <v>-13.600266423333332</v>
+      </c>
+      <c r="L192" s="2" t="n">
+        <v>-2.0336799999999995</v>
       </c>
     </row>
     <row r="193" spans="2:2">
       <c r="B193" s="0" t="s">
         <v>130</v>
-      </c>
-[...3 lines deleted...]
-        <v>131</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C4" r:id="rId1" display="Outil ALDO en ligne" address="https://aldo.territoiresentransitions.fr/epci/200071017" tooltip="https://aldo.territoiresentransitions.fr/epci/200071017"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>