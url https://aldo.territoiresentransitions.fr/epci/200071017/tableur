--- v2 (2026-06-16)
+++ v3 (2026-06-16)
@@ -558,51 +558,51 @@
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>46189.7949487</v>
+        <v>46189.8535698</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>