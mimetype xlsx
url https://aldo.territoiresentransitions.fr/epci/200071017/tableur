--- v3 (2026-06-16)
+++ v4 (2026-08-08)
@@ -558,51 +558,51 @@
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>46189.8535698</v>
+        <v>46242.0146594</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>