--- v1 (2025-12-15)
+++ v2 (2026-04-04)
@@ -498,51 +498,51 @@
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>46006.0543421</v>
+        <v>46116.0429067</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>