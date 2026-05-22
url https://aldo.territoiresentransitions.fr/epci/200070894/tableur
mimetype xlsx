--- v2 (2026-04-04)
+++ v3 (2026-05-22)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Tableau de bord" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="115">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CC de Gevrey-Chambertin et de Nuits-Saint-Georges</t>
   </si>
   <si>
     <t>SIREN</t>
   </si>
   <si>
     <t>200070894</t>
   </si>
   <si>
     <t>Lien</t>
   </si>
   <si>
     <t>Outil ALDO en ligne</t>
   </si>
   <si>
     <t>Date d'export</t>
   </si>
   <si>
@@ -210,53 +210,50 @@
   <si>
     <t>21246</t>
   </si>
   <si>
     <t>21409</t>
   </si>
   <si>
     <t>21368</t>
   </si>
   <si>
     <t>21297</t>
   </si>
   <si>
     <t>21265</t>
   </si>
   <si>
     <t>Configuration utilisateur</t>
   </si>
   <si>
     <t>Choix de l'hypothèse sur la répartition du produit bois</t>
   </si>
   <si>
     <t>récolte</t>
   </si>
   <si>
-    <t>Hypothèses de répartition des surfaces entre sols artificiels (% sols imperméabilisés)</t>
-[...1 lines deleted...]
-  <si>
     <t>Résultats stocks de carbone</t>
   </si>
   <si>
     <t>Occupation du sol</t>
   </si>
   <si>
     <t>Surface (ha)</t>
   </si>
   <si>
     <t>Stocks carbone (tC)</t>
   </si>
   <si>
     <t>Stocks (%)</t>
   </si>
   <si>
     <t>Modifié par l'utilisateur ?</t>
   </si>
   <si>
     <t>Cultures</t>
   </si>
   <si>
     <t>Prairies</t>
   </si>
   <si>
     <t>Zones humides</t>
@@ -294,108 +291,108 @@
   <si>
     <t>séquestration</t>
   </si>
   <si>
     <t>Resultats_format_Cadre_de_depot_PCAET</t>
   </si>
   <si>
     <t>Partie 2 - Données sur la séquestration de dioxyde de carbone</t>
   </si>
   <si>
     <t>Diagnostic en tenant compte des changements d’affectation des terres (Facultatif pour le cadre de dépôt)</t>
   </si>
   <si>
     <t>Estimation de la séquestration nette de dioxyde de carbone en TeqCO2</t>
   </si>
   <si>
     <t>Séquestration nette de dioxyde de carbone en TeqCO2</t>
   </si>
   <si>
     <t>Année de référence</t>
   </si>
   <si>
     <t>Forêt</t>
   </si>
   <si>
-    <t>Moyenne annuelle 2012-2018</t>
+    <t>Moyenne annuelle</t>
   </si>
   <si>
     <t>Sols agricoles (terres cultivées et prairies)</t>
   </si>
   <si>
     <t>Autres sols</t>
   </si>
   <si>
     <t>Produits bois (facultatif pour le cadre de dépôt)</t>
   </si>
   <si>
-    <t>Occupation du sol (ha) du territoire en 2018 :</t>
+    <t>Occupation du sol (ha) du territoire en 2021 :</t>
   </si>
   <si>
     <t>Prairies zones arborées</t>
   </si>
   <si>
     <t>Prairies zones herbacées</t>
   </si>
   <si>
     <t>Prairies zones arbustives</t>
   </si>
   <si>
     <t>Sols artificiels enherbés et arbustifs</t>
   </si>
   <si>
     <t>Sols artificiels imperméabilisés</t>
   </si>
   <si>
     <t>Sols artificiels arborés</t>
   </si>
   <si>
     <t>Forêt mixte</t>
   </si>
   <si>
     <t>Forêt feuillu</t>
   </si>
   <si>
     <t>Forêt conifère</t>
   </si>
   <si>
     <t>Forêt peupleraie</t>
   </si>
   <si>
-    <t>Changements d'occupation du sol annuel moyen (ha/an) du territoire entre 2012 et 2018 :</t>
+    <t>Changements d'occupation du sol annuel moyen (ha/an) du territoire entre 2013 et 2023 :</t>
   </si>
   <si>
     <t>Occupation de sol finale</t>
   </si>
   <si>
     <t>Occupation de sol initiale</t>
   </si>
   <si>
     <t>Flux unitaire de référence (tCO2e/ha/an) du territoire :</t>
   </si>
   <si>
-    <t>Flux de carbone annuel moyen (tCO2e/an) du territoire entre 2012 et 2018 :</t>
+    <t>Flux de carbone annuel moyen (tCO2e/an) du territoire entre 2013 et 2023 :</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt formatCode="##0.00" numFmtId="164"/>
     <numFmt formatCode="###,##0" numFmtId="165"/>
     <numFmt formatCode="[$-409]m/d/yy" numFmtId="166"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF4472C4"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
@@ -458,91 +455,91 @@
     <xf applyFont="1" fontId="1" applyNumberFormat="1" numFmtId="165"/>
     <xf applyFont="1" fontId="1"/>
     <xf applyFont="1" fontId="2"/>
     <xf applyFont="1" fontId="0" applyNumberFormat="1" numFmtId="166"/>
     <xf applyFont="1" fontId="1" applyNumberFormat="1" numFmtId="166"/>
     <xf applyFont="1" fontId="3"/>
     <xf applyFont="1" fontId="4"/>
     <xf applyFont="1" fontId="5"/>
     <xf applyFont="1" fontId="6"/>
     <xf applyFont="1" fontId="6" applyNumberFormat="1" numFmtId="165"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="https://aldo.territoiresentransitions.fr/epci/200070894" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P173"/>
+  <dimension ref="A1:P172"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="2:3">
       <c r="B2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>46116.0429067</v>
+        <v>46164.6027873</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>
@@ -797,936 +794,1813 @@
       </c>
     </row>
     <row r="60" spans="3:3">
       <c r="C60" s="3" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="61" spans="3:3">
       <c r="C61" s="3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="63" spans="1:1">
       <c r="A63" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="64" spans="2:3">
       <c r="B64" s="3" t="s">
         <v>66</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="65" spans="2:3">
-      <c r="B65" s="3" t="s">
+    <row r="66" spans="1:1">
+      <c r="A66" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C65" s="2" t="n">
-[...4 lines deleted...]
-      <c r="A67" s="0" t="s">
+    </row>
+    <row r="67" spans="2:6">
+      <c r="B67" s="0" t="s">
         <v>69</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="68" spans="2:6">
       <c r="B68" s="0" t="s">
-        <v>70</v>
-[...10 lines deleted...]
-      <c r="F68" s="0" t="s">
         <v>74</v>
+      </c>
+      <c r="C68" s="2" t="n">
+        <v>17546.75</v>
+      </c>
+      <c r="D68" s="2" t="n">
+        <v>884041.5</v>
+      </c>
+      <c r="E68" s="2" t="n">
+        <v>15.4</v>
+      </c>
+      <c r="F68" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="69" spans="2:6">
       <c r="B69" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C69" s="2" t="n">
-        <v>19987.700255221996</v>
+        <v>1917.5</v>
       </c>
       <c r="D69" s="2" t="n">
-        <v>1007873.9018472098</v>
+        <v>144319.5</v>
       </c>
       <c r="E69" s="2" t="n">
-        <v>18</v>
+        <v>2.5</v>
       </c>
       <c r="F69" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="70" spans="2:6">
       <c r="B70" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C70" s="2" t="n">
-        <v>1895.0992145740001</v>
+        <v>222</v>
       </c>
       <c r="D70" s="2" t="n">
-        <v>139960.678632456</v>
+        <v>27750</v>
       </c>
       <c r="E70" s="2" t="n">
-        <v>2.5</v>
+        <v>0.5</v>
       </c>
       <c r="F70" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="71" spans="2:6">
       <c r="B71" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C71" s="2" t="n">
-        <v>257.50656438199997</v>
+        <v>141.25648351362523</v>
       </c>
       <c r="D71" s="2" t="n">
-        <v>32188.32054775</v>
+        <v>8757.901977844767</v>
       </c>
       <c r="E71" s="2" t="n">
-        <v>0.6</v>
+        <v>0.2</v>
       </c>
       <c r="F71" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="72" spans="2:6">
       <c r="B72" s="0" t="s">
         <v>78</v>
       </c>
+      <c r="C72" s="2" t="n">
+        <v>3438.9935164863746</v>
+      </c>
+      <c r="D72" s="2" t="n">
+        <v>151315.71472540052</v>
+      </c>
+      <c r="E72" s="2" t="n">
+        <v>2.6</v>
+      </c>
       <c r="F72" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="73" spans="2:6">
       <c r="B73" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C73" s="2" t="n">
-        <v>3352.919063799</v>
+        <v>3353.25006575</v>
       </c>
       <c r="D73" s="2" t="n">
-        <v>147528.438807156</v>
+        <v>180681.16573100002</v>
       </c>
       <c r="E73" s="2" t="n">
-        <v>2.6</v>
+        <v>3.1</v>
       </c>
       <c r="F73" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="74" spans="2:6">
       <c r="B74" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C74" s="2" t="n">
-        <v>2461.316070087</v>
+        <v>22724</v>
       </c>
       <c r="D74" s="2" t="n">
-        <v>98738.27686734899</v>
+        <v>4153304.3376383507</v>
       </c>
       <c r="E74" s="2" t="n">
-        <v>1.8</v>
+        <v>72.4</v>
       </c>
       <c r="F74" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="75" spans="2:6">
       <c r="B75" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C75" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D75" s="2" t="n">
-        <v>3979310.6099999985</v>
+        <v>136687.830143935</v>
       </c>
       <c r="E75" s="2" t="n">
-        <v>71.2</v>
+        <v>2.4</v>
       </c>
       <c r="F75" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="76" spans="2:6">
       <c r="B76" s="0" t="s">
         <v>82</v>
       </c>
+      <c r="C76" s="2" t="n">
+        <v>550.3090683172699</v>
+      </c>
       <c r="D76" s="2" t="n">
-        <v>133704.54641237308</v>
+        <v>51063.80448094407</v>
       </c>
       <c r="E76" s="2" t="n">
-        <v>2.4</v>
+        <v>0.9</v>
       </c>
       <c r="F76" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="77" spans="2:6">
-      <c r="B77" s="0" t="s">
+    <row r="78" spans="1:1">
+      <c r="A78" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C77" s="2" t="n">
-[...13 lines deleted...]
-      <c r="A79" s="0" t="s">
+    </row>
+    <row r="79" spans="2:5">
+      <c r="B79" s="0" t="s">
         <v>84</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="80" spans="2:5">
       <c r="B80" s="0" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="C80" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C80" s="2" t="n">
+        <v>-4753.179078480986</v>
+      </c>
+      <c r="D80" s="7" t="s">
         <v>86</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...3 lines deleted...]
-    <row r="81" spans="2:2">
+      <c r="E80" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="81" spans="2:5">
       <c r="B81" s="0" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="82" spans="2:2">
+      <c r="C81" s="2" t="n">
+        <v>1585.4129563677918</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E81" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="82" spans="2:5">
       <c r="B82" s="0" t="s">
         <v>76</v>
       </c>
-    </row>
-    <row r="83" spans="2:2">
+      <c r="C82" s="2" t="n">
+        <v>195.37650000000002</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E82" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="83" spans="2:5">
       <c r="B83" s="0" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="84" spans="2:2">
+      <c r="C83" s="2" t="n">
+        <v>379.06255555666667</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E83" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="84" spans="2:5">
       <c r="B84" s="0" t="s">
         <v>78</v>
       </c>
-    </row>
-    <row r="85" spans="2:2">
+      <c r="C84" s="2" t="n">
+        <v>-241.86305319040963</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E84" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="85" spans="2:5">
       <c r="B85" s="0" t="s">
         <v>79</v>
+      </c>
+      <c r="C85" s="2" t="n">
+        <v>-517.2223750124951</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="E85" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="86" spans="2:5">
       <c r="B86" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C86" s="2" t="n">
-        <v>-303.76486993196625</v>
-[...1 lines deleted...]
-      <c r="D86" s="7" t="s">
+        <v>11536.837393583373</v>
+      </c>
+      <c r="D86" s="8" t="s">
         <v>87</v>
       </c>
       <c r="E86" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="87" spans="2:5">
       <c r="B87" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C87" s="2" t="n">
-        <v>53158.17466666665</v>
+        <v>2236.999261759168</v>
       </c>
       <c r="D87" s="8" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E87" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="88" spans="2:5">
-[...6 lines deleted...]
-      <c r="D88" s="8" t="s">
+    <row r="89" spans="1:1">
+      <c r="A89" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="E88" s="3">
-[...4 lines deleted...]
-      <c r="A90" s="0" t="s">
+    </row>
+    <row r="90" spans="2:2">
+      <c r="B90" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="91" spans="2:2">
       <c r="B91" s="0" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="92" spans="2:2">
+    <row r="92" spans="2:4">
       <c r="B92" s="0" t="s">
         <v>91</v>
       </c>
+      <c r="C92" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="93" spans="2:4">
       <c r="B93" s="0" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-      <c r="D93" s="0" t="s">
         <v>94</v>
+      </c>
+      <c r="C93" s="2">
+        <f>C86</f>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="94" spans="2:4">
       <c r="B94" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C94" s="2">
+        <f>C80 + C81 + C83 + C84</f>
+      </c>
+      <c r="D94" s="3" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="95" spans="2:4">
       <c r="B95" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C95" s="2">
-        <f>C81 + C82 + C84 + C85</f>
+        <f>C82 + C85</f>
       </c>
       <c r="D95" s="3" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="96" spans="2:4">
-      <c r="B96" s="0" t="s">
+      <c r="B96" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="C96" s="2">
-[...7 lines deleted...]
-      <c r="B97" s="9" t="s">
+      <c r="C96" s="11">
+        <f>C87</f>
+      </c>
+      <c r="D96" s="10" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1">
+      <c r="A98" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="C97" s="11">
-[...8 lines deleted...]
-        <v>100</v>
+    </row>
+    <row r="99" spans="2:3">
+      <c r="B99" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C99" s="2" t="n">
+        <v>17546.75</v>
       </c>
     </row>
     <row r="100" spans="2:3">
       <c r="B100" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C100" s="2" t="n">
-        <v>19987.700255221996</v>
+        <v>1917.5</v>
       </c>
     </row>
     <row r="101" spans="2:3">
       <c r="B101" s="0" t="s">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="C101" s="2" t="n">
-        <v>1895.0992145740001</v>
-[...2 lines deleted...]
-    <row r="102" spans="2:2">
+        <v>40.25</v>
+      </c>
+    </row>
+    <row r="102" spans="2:3">
       <c r="B102" s="0" t="s">
         <v>101</v>
+      </c>
+      <c r="C102" s="2" t="n">
+        <v>1784.5</v>
       </c>
     </row>
     <row r="103" spans="2:3">
       <c r="B103" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C103" s="2" t="n">
-        <v>1734.0805695600002</v>
+        <v>92.75</v>
       </c>
     </row>
     <row r="104" spans="2:3">
       <c r="B104" s="0" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="C104" s="2" t="n">
-        <v>161.01864501399996</v>
+        <v>222</v>
       </c>
     </row>
     <row r="105" spans="2:3">
       <c r="B105" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C105" s="2" t="n">
-        <v>257.50656438199997</v>
-[...2 lines deleted...]
-    <row r="106" spans="2:2">
+        <v>141.25648351362523</v>
+      </c>
+    </row>
+    <row r="106" spans="2:3">
       <c r="B106" s="0" t="s">
         <v>78</v>
+      </c>
+      <c r="C106" s="2" t="n">
+        <v>3438.9935164863746</v>
       </c>
     </row>
     <row r="107" spans="2:3">
       <c r="B107" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C107" s="2" t="n">
-        <v>3352.919063799</v>
+        <v>3353.25006575</v>
       </c>
     </row>
     <row r="108" spans="2:3">
       <c r="B108" s="0" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="C108" s="2" t="n">
-        <v>2461.316070087</v>
+        <v>1312.7614515000005</v>
       </c>
     </row>
     <row r="109" spans="2:3">
       <c r="B109" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C109" s="2" t="n">
-        <v>492.26321401739983</v>
+        <v>1875.5703134999999</v>
       </c>
     </row>
     <row r="110" spans="2:3">
       <c r="B110" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C110" s="2" t="n">
-        <v>1969.0528560696002</v>
-[...2 lines deleted...]
-    <row r="111" spans="2:2">
+        <v>164.91830075000004</v>
+      </c>
+    </row>
+    <row r="111" spans="2:3">
       <c r="B111" s="0" t="s">
-        <v>106</v>
+        <v>80</v>
+      </c>
+      <c r="C111" s="2" t="n">
+        <v>22724</v>
       </c>
     </row>
     <row r="112" spans="2:3">
       <c r="B112" s="0" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="C112" s="2" t="n">
-        <v>21893.400000000005</v>
+        <v>2244.25</v>
       </c>
     </row>
     <row r="113" spans="2:3">
       <c r="B113" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C113" s="2" t="n">
-        <v>1293</v>
+        <v>18704.25</v>
       </c>
     </row>
     <row r="114" spans="2:3">
       <c r="B114" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C114" s="2" t="n">
-        <v>18756.800000000003</v>
+        <v>1639.25</v>
       </c>
     </row>
     <row r="115" spans="2:3">
       <c r="B115" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C115" s="2" t="n">
-        <v>1675.2999999999997</v>
-[...2 lines deleted...]
-    <row r="116" spans="2:3">
+        <v>136.25</v>
+      </c>
+    </row>
+    <row r="116" spans="2:2">
       <c r="B116" s="0" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-    <row r="117" spans="2:2">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="117" spans="2:3">
       <c r="B117" s="0" t="s">
         <v>82</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C118" s="2" t="n">
+      <c r="C117" s="2" t="n">
         <v>550.3090683172699</v>
       </c>
     </row>
-    <row r="121" spans="1:1">
-      <c r="A121" s="0" t="s">
+    <row r="120" spans="1:1">
+      <c r="A120" s="0" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="121" spans="3:3">
+      <c r="C121" s="0" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="122" spans="3:3">
+    <row r="122" spans="2:16">
+      <c r="B122" s="0" t="s">
+        <v>112</v>
+      </c>
       <c r="C122" s="0" t="s">
-        <v>112</v>
+        <v>74</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I122" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="J122" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="K122" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="L122" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="M122" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="N122" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="O122" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="P122" s="0" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="123" spans="2:16">
       <c r="B123" s="0" t="s">
-        <v>113</v>
-[...44 lines deleted...]
-    <row r="124" spans="2:11">
+        <v>74</v>
+      </c>
+      <c r="D123" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="E123" s="1" t="n">
+        <v>32.550000000000004</v>
+      </c>
+      <c r="G123" s="1" t="n">
+        <v>0.425</v>
+      </c>
+      <c r="H123" s="1" t="n">
+        <v>2.8569999999999998</v>
+      </c>
+      <c r="I123" s="1" t="n">
+        <v>3.0929999999999995</v>
+      </c>
+      <c r="J123" s="1" t="n">
+        <v>4.772</v>
+      </c>
+      <c r="K123" s="1" t="n">
+        <v>6.467999999999999</v>
+      </c>
+      <c r="L123" s="1" t="n">
+        <v>0.4870000000000002</v>
+      </c>
+      <c r="M123" s="1" t="n">
+        <v>1.7999999999999994</v>
+      </c>
+      <c r="N123" s="1" t="n">
+        <v>25.05</v>
+      </c>
+      <c r="O123" s="1" t="n">
+        <v>2.175</v>
+      </c>
+      <c r="P123" s="1" t="n">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="124" spans="2:16">
       <c r="B124" s="0" t="s">
-        <v>75</v>
+        <v>100</v>
+      </c>
+      <c r="C124" s="1" t="n">
+        <v>0.6750000000000002</v>
+      </c>
+      <c r="G124" s="1" t="n">
+        <v>1.375</v>
+      </c>
+      <c r="I124" s="1" t="n">
+        <v>0.05</v>
       </c>
       <c r="J124" s="1" t="n">
-        <v>1.1794975116058923</v>
+        <v>0.047</v>
       </c>
       <c r="K124" s="1" t="n">
-        <v>4.717990046423571</v>
-[...2 lines deleted...]
-    <row r="125" spans="2:2">
+        <v>0.096</v>
+      </c>
+      <c r="M124" s="1" t="n">
+        <v>0.8000000000000003</v>
+      </c>
+      <c r="N124" s="1" t="n">
+        <v>7.425000000000001</v>
+      </c>
+      <c r="O124" s="1" t="n">
+        <v>0.875</v>
+      </c>
+      <c r="P124" s="1" t="n">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="125" spans="2:15">
       <c r="B125" s="0" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="126" spans="2:2">
+      <c r="C125" s="1" t="n">
+        <v>31.45</v>
+      </c>
+      <c r="I125" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="J125" s="1" t="n">
+        <v>0.08800000000000001</v>
+      </c>
+      <c r="K125" s="1" t="n">
+        <v>0.082</v>
+      </c>
+      <c r="L125" s="1" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="M125" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="N125" s="1" t="n">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="O125" s="1" t="n">
+        <v>0.07500000000000001</v>
+      </c>
+    </row>
+    <row r="126" spans="2:16">
       <c r="B126" s="0" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="127" spans="2:2">
+      <c r="M126" s="1" t="n">
+        <v>0.5750000000000001</v>
+      </c>
+      <c r="N126" s="1" t="n">
+        <v>7.049999999999999</v>
+      </c>
+      <c r="O126" s="1" t="n">
+        <v>0.75</v>
+      </c>
+      <c r="P126" s="1" t="n">
+        <v>0.07500000000000001</v>
+      </c>
+    </row>
+    <row r="127" spans="2:15">
       <c r="B127" s="0" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="128" spans="2:2">
+        <v>76</v>
+      </c>
+      <c r="C127" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="J127" s="1" t="n">
+        <v>0.12099999999999998</v>
+      </c>
+      <c r="K127" s="1" t="n">
+        <v>0.108</v>
+      </c>
+      <c r="N127" s="1" t="n">
+        <v>0.7250000000000002</v>
+      </c>
+      <c r="O127" s="1" t="n">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="128" spans="2:13">
       <c r="B128" s="0" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="129" spans="2:2">
+      <c r="C128" s="1" t="n">
+        <v>1.9540000000000004</v>
+      </c>
+      <c r="D128" s="1" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="I128" s="1" t="n">
+        <v>4.974000000000001</v>
+      </c>
+      <c r="J128" s="1" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="K128" s="1" t="n">
+        <v>0.017</v>
+      </c>
+      <c r="M128" s="1" t="n">
+        <v>0.075</v>
+      </c>
+    </row>
+    <row r="129" spans="2:15">
       <c r="B129" s="0" t="s">
         <v>78</v>
       </c>
-    </row>
-    <row r="130" spans="2:11">
+      <c r="C129" s="1" t="n">
+        <v>94.196</v>
+      </c>
+      <c r="D129" s="1" t="n">
+        <v>0.121</v>
+      </c>
+      <c r="E129" s="1" t="n">
+        <v>11.600000000000001</v>
+      </c>
+      <c r="H129" s="1" t="n">
+        <v>5.296000000000001</v>
+      </c>
+      <c r="J129" s="1" t="n">
+        <v>0.362</v>
+      </c>
+      <c r="K129" s="1" t="n">
+        <v>0.707</v>
+      </c>
+      <c r="M129" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="N129" s="1" t="n">
+        <v>0.35</v>
+      </c>
+      <c r="O129" s="1" t="n">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="130" spans="2:15">
       <c r="B130" s="0" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-    <row r="131" spans="2:2">
+        <v>103</v>
+      </c>
+      <c r="C130" s="1" t="n">
+        <v>0.22200000000000003</v>
+      </c>
+      <c r="D130" s="1" t="n">
+        <v>0.034</v>
+      </c>
+      <c r="G130" s="1" t="n">
+        <v>0.302</v>
+      </c>
+      <c r="H130" s="1" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="I130" s="1" t="n">
+        <v>0.038</v>
+      </c>
+      <c r="M130" s="1" t="n">
+        <v>0.087</v>
+      </c>
+      <c r="N130" s="1" t="n">
+        <v>0.6170000000000002</v>
+      </c>
+      <c r="O130" s="1" t="n">
+        <v>0.09000000000000002</v>
+      </c>
+    </row>
+    <row r="131" spans="2:15">
       <c r="B131" s="0" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="132" spans="2:2">
+      <c r="C131" s="1" t="n">
+        <v>0.275</v>
+      </c>
+      <c r="D131" s="1" t="n">
+        <v>0.063</v>
+      </c>
+      <c r="G131" s="1" t="n">
+        <v>0.262</v>
+      </c>
+      <c r="H131" s="1" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="I131" s="1" t="n">
+        <v>0.078</v>
+      </c>
+      <c r="M131" s="1" t="n">
+        <v>0.106</v>
+      </c>
+      <c r="N131" s="1" t="n">
+        <v>0.8450000000000003</v>
+      </c>
+      <c r="O131" s="1" t="n">
+        <v>0.11399999999999999</v>
+      </c>
+    </row>
+    <row r="132" spans="2:15">
       <c r="B132" s="0" t="s">
         <v>105</v>
       </c>
-    </row>
-    <row r="133" spans="2:2">
+      <c r="C132" s="1" t="n">
+        <v>0.022000000000000006</v>
+      </c>
+      <c r="D132" s="1" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="G132" s="1" t="n">
+        <v>0.033</v>
+      </c>
+      <c r="I132" s="1" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="M132" s="1" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="N132" s="1" t="n">
+        <v>0.08800000000000002</v>
+      </c>
+      <c r="O132" s="1" t="n">
+        <v>0.021000000000000005</v>
+      </c>
+    </row>
+    <row r="133" spans="2:12">
       <c r="B133" s="0" t="s">
         <v>106</v>
       </c>
-    </row>
-    <row r="134" spans="2:14">
+      <c r="C133" s="1" t="n">
+        <v>0.125</v>
+      </c>
+      <c r="G133" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="H133" s="1" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="I133" s="1" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="J133" s="1" t="n">
+        <v>0.161</v>
+      </c>
+      <c r="K133" s="1" t="n">
+        <v>0.251</v>
+      </c>
+      <c r="L133" s="1" t="n">
+        <v>0.013999999999999999</v>
+      </c>
+    </row>
+    <row r="134" spans="2:12">
       <c r="B134" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="N134" s="1" t="n">
-[...3 lines deleted...]
-    <row r="135" spans="2:13">
+      <c r="C134" s="1" t="n">
+        <v>1.05</v>
+      </c>
+      <c r="D134" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="F134" s="1" t="n">
+        <v>0.125</v>
+      </c>
+      <c r="G134" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="H134" s="1" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="I134" s="1" t="n">
+        <v>0.099</v>
+      </c>
+      <c r="J134" s="1" t="n">
+        <v>0.16999999999999998</v>
+      </c>
+      <c r="K134" s="1" t="n">
+        <v>0.358</v>
+      </c>
+      <c r="L134" s="1" t="n">
+        <v>0.024000000000000004</v>
+      </c>
+    </row>
+    <row r="135" spans="2:12">
       <c r="B135" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="M135" s="1" t="n">
-[...3 lines deleted...]
-    <row r="136" spans="2:13">
+      <c r="F135" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="J135" s="1" t="n">
+        <v>0.048</v>
+      </c>
+      <c r="K135" s="1" t="n">
+        <v>0.07300000000000001</v>
+      </c>
+      <c r="L135" s="1" t="n">
+        <v>0.004</v>
+      </c>
+    </row>
+    <row r="136" spans="2:12">
       <c r="B136" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="M136" s="1" t="n">
-[...13 lines deleted...]
-    <row r="140" spans="3:3">
+      <c r="J136" s="1" t="n">
+        <v>0.014000000000000002</v>
+      </c>
+      <c r="K136" s="1" t="n">
+        <v>0.009</v>
+      </c>
+      <c r="L136" s="1" t="n">
+        <v>0.002</v>
+      </c>
+    </row>
+    <row r="138" spans="1:1">
+      <c r="A138" s="0" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="139" spans="3:3">
+      <c r="C139" s="0" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="140" spans="2:16">
+      <c r="B140" s="0" t="s">
+        <v>112</v>
+      </c>
       <c r="C140" s="0" t="s">
-        <v>112</v>
+        <v>74</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H140" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I140" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="K140" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="L140" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="M140" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="N140" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="O140" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="P140" s="0" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="141" spans="2:16">
       <c r="B141" s="0" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="C141" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D141" s="2" t="n">
+        <v>9.399999999999999</v>
+      </c>
+      <c r="E141" s="2" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="G141" s="2" t="n">
         <v>75</v>
       </c>
-      <c r="D141" s="0" t="s">
-[...39 lines deleted...]
-    <row r="142" spans="2:11">
+      <c r="H141" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="I141" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="J141" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="K141" s="2" t="n">
+        <v>-20</v>
+      </c>
+      <c r="L141" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="M141" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="N141" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="O141" s="2" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="P141" s="2" t="n">
+        <v>10.2</v>
+      </c>
+    </row>
+    <row r="142" spans="2:16">
       <c r="B142" s="0" t="s">
-        <v>75</v>
+        <v>100</v>
+      </c>
+      <c r="C142" s="2" t="n">
+        <v>-18.2</v>
+      </c>
+      <c r="G142" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="I142" s="2" t="n">
+        <v>-34.2</v>
       </c>
       <c r="J142" s="2" t="n">
-        <v>19</v>
+        <v>-41</v>
       </c>
       <c r="K142" s="2" t="n">
-        <v>-20</v>
-[...2 lines deleted...]
-    <row r="143" spans="2:2">
+        <v>-45</v>
+      </c>
+      <c r="M142" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="N142" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="O142" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="P142" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="143" spans="2:15">
       <c r="B143" s="0" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="144" spans="2:2">
+      <c r="C143" s="2" t="n">
+        <v>-14.399999999999999</v>
+      </c>
+      <c r="I143" s="2" t="n">
+        <v>-22.799999999999997</v>
+      </c>
+      <c r="J143" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="K143" s="2" t="n">
+        <v>-39</v>
+      </c>
+      <c r="L143" s="2" t="n">
+        <v>-0.18</v>
+      </c>
+      <c r="M143" s="2" t="n">
+        <v>-1.6</v>
+      </c>
+      <c r="N143" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="O143" s="2" t="n">
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="144" spans="2:16">
       <c r="B144" s="0" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="145" spans="2:2">
+      <c r="M144" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="N144" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="O144" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="P144" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="145" spans="2:15">
       <c r="B145" s="0" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="146" spans="2:2">
+        <v>76</v>
+      </c>
+      <c r="C145" s="2" t="n">
+        <v>-75</v>
+      </c>
+      <c r="J145" s="2" t="n">
+        <v>-56</v>
+      </c>
+      <c r="K145" s="2" t="n">
+        <v>-95</v>
+      </c>
+      <c r="N145" s="2" t="n">
+        <v>-65</v>
+      </c>
+      <c r="O145" s="2" t="n">
+        <v>-42</v>
+      </c>
+    </row>
+    <row r="146" spans="2:13">
       <c r="B146" s="0" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="147" spans="2:2">
+      <c r="C146" s="2" t="n">
+        <v>-16</v>
+      </c>
+      <c r="D146" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="I146" s="2" t="n">
+        <v>-11</v>
+      </c>
+      <c r="J146" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="K146" s="2" t="n">
+        <v>-21</v>
+      </c>
+      <c r="M146" s="2" t="n">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="147" spans="2:15">
       <c r="B147" s="0" t="s">
         <v>78</v>
       </c>
-    </row>
-    <row r="148" spans="2:11">
+      <c r="C147" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="D147" s="2" t="n">
+        <v>11.799999999999999</v>
+      </c>
+      <c r="E147" s="2" t="n">
+        <v>11.799999999999999</v>
+      </c>
+      <c r="H147" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="J147" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="K147" s="2" t="n">
+        <v>-20</v>
+      </c>
+      <c r="M147" s="2" t="n">
+        <v>8</v>
+      </c>
+      <c r="N147" s="2" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="O147" s="2" t="n">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="148" spans="2:15">
       <c r="B148" s="0" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-    <row r="149" spans="2:2">
+        <v>103</v>
+      </c>
+      <c r="C148" s="2" t="n">
+        <v>-14.399999999999999</v>
+      </c>
+      <c r="D148" s="2" t="n">
+        <v>41</v>
+      </c>
+      <c r="G148" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="H148" s="2" t="n">
+        <v>-22</v>
+      </c>
+      <c r="I148" s="2" t="n">
+        <v>-34.2</v>
+      </c>
+      <c r="M148" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="N148" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="O148" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="149" spans="2:15">
       <c r="B149" s="0" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="150" spans="2:2">
+      <c r="D149" s="2" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="G149" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="H149" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="I149" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="M149" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="N149" s="2" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="O149" s="2" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="150" spans="2:9">
       <c r="B150" s="0" t="s">
         <v>105</v>
       </c>
-    </row>
-    <row r="151" spans="2:2">
+      <c r="C150" s="2" t="n">
+        <v>-17.6</v>
+      </c>
+      <c r="D150" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="G150" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="I150" s="2" t="n">
+        <v>-22</v>
+      </c>
+    </row>
+    <row r="151" spans="2:12">
       <c r="B151" s="0" t="s">
         <v>106</v>
       </c>
-    </row>
-    <row r="152" spans="2:2">
+      <c r="C151" s="2" t="n">
+        <v>-7.6</v>
+      </c>
+      <c r="G151" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="H151" s="2" t="n">
+        <v>-10</v>
+      </c>
+      <c r="I151" s="2" t="n">
+        <v>-13.600000000000001</v>
+      </c>
+      <c r="J151" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="K151" s="2" t="n">
+        <v>-30</v>
+      </c>
+      <c r="L151" s="2" t="n">
+        <v>-77.66</v>
+      </c>
+    </row>
+    <row r="152" spans="2:12">
       <c r="B152" s="0" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="153" spans="2:2">
+      <c r="C152" s="2" t="n">
+        <v>-7.6</v>
+      </c>
+      <c r="D152" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="F152" s="2" t="n">
+        <v>1.6</v>
+      </c>
+      <c r="G152" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="H152" s="2" t="n">
+        <v>-7</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>-13.600000000000001</v>
+      </c>
+      <c r="J152" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="K152" s="2" t="n">
+        <v>-30</v>
+      </c>
+      <c r="L152" s="2" t="n">
+        <v>-51.8</v>
+      </c>
+    </row>
+    <row r="153" spans="2:12">
       <c r="B153" s="0" t="s">
         <v>108</v>
       </c>
-    </row>
-    <row r="154" spans="2:2">
+      <c r="F153" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="J153" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="K153" s="2" t="n">
+        <v>-30</v>
+      </c>
+      <c r="L153" s="2" t="n">
+        <v>-41.78</v>
+      </c>
+    </row>
+    <row r="154" spans="2:12">
       <c r="B154" s="0" t="s">
         <v>109</v>
       </c>
-    </row>
-[...10 lines deleted...]
-    <row r="158" spans="3:3">
+      <c r="J154" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="K154" s="2" t="n">
+        <v>-30</v>
+      </c>
+      <c r="L154" s="2" t="n">
+        <v>-21.189999999999998</v>
+      </c>
+    </row>
+    <row r="156" spans="1:1">
+      <c r="A156" s="0" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="157" spans="3:3">
+      <c r="C157" s="0" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="158" spans="2:16">
+      <c r="B158" s="0" t="s">
+        <v>112</v>
+      </c>
       <c r="C158" s="0" t="s">
-        <v>112</v>
+        <v>74</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H158" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I158" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="J158" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="K158" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="L158" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="M158" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="N158" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="O158" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="P158" s="0" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="159" spans="2:16">
       <c r="B159" s="0" t="s">
-        <v>113</v>
-[...44 lines deleted...]
-    <row r="160" spans="2:11">
+        <v>74</v>
+      </c>
+      <c r="D159" s="2" t="n">
+        <v>10.523333333333335</v>
+      </c>
+      <c r="E159" s="2" t="n">
+        <v>1037.8316666666667</v>
+      </c>
+      <c r="G159" s="2" t="n">
+        <v>115.5</v>
+      </c>
+      <c r="H159" s="2" t="n">
+        <v>167.6106666666667</v>
+      </c>
+      <c r="I159" s="2" t="n">
+        <v>56.70499999999999</v>
+      </c>
+      <c r="J159" s="2" t="n">
+        <v>553.4613333333332</v>
+      </c>
+      <c r="K159" s="2" t="n">
+        <v>-523.4205433233336</v>
+      </c>
+      <c r="L159" s="2" t="n">
+        <v>135.421</v>
+      </c>
+      <c r="M159" s="2" t="n">
+        <v>89.11833333333338</v>
+      </c>
+      <c r="N159" s="2" t="n">
+        <v>1321.5766666666664</v>
+      </c>
+      <c r="O159" s="2" t="n">
+        <v>113.99666666666668</v>
+      </c>
+      <c r="P159" s="2" t="n">
+        <v>9.459999999999999</v>
+      </c>
+    </row>
+    <row r="160" spans="2:16">
       <c r="B160" s="0" t="s">
-        <v>75</v>
+        <v>100</v>
+      </c>
+      <c r="C160" s="2" t="n">
+        <v>-165.37011498333334</v>
+      </c>
+      <c r="G160" s="2" t="n">
+        <v>-28.416666666666657</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>-14.811119033333332</v>
       </c>
       <c r="J160" s="2" t="n">
-        <v>130.43658972562764</v>
+        <v>-7.065666666666668</v>
       </c>
       <c r="K160" s="2" t="n">
-        <v>-381.0297111872775</v>
-[...2 lines deleted...]
-    <row r="161" spans="2:2">
+        <v>-32.47744082</v>
+      </c>
+      <c r="M160" s="2" t="n">
+        <v>17.636666666666663</v>
+      </c>
+      <c r="N160" s="2" t="n">
+        <v>161.20500000000004</v>
+      </c>
+      <c r="O160" s="2" t="n">
+        <v>19.011666666666663</v>
+      </c>
+      <c r="P160" s="2" t="n">
+        <v>0.9900000000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="2:15">
       <c r="B161" s="0" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="162" spans="2:2">
+      <c r="C161" s="2" t="n">
+        <v>-2118.8490766666664</v>
+      </c>
+      <c r="I161" s="2" t="n">
+        <v>-26.87017996666667</v>
+      </c>
+      <c r="J161" s="2" t="n">
+        <v>2.258666666666667</v>
+      </c>
+      <c r="K161" s="2" t="n">
+        <v>-14.771173486666669</v>
+      </c>
+      <c r="L161" s="2" t="n">
+        <v>1.042066666666667</v>
+      </c>
+      <c r="M161" s="2" t="n">
+        <v>1.1733333333333333</v>
+      </c>
+      <c r="N161" s="2" t="n">
+        <v>7.406666666666666</v>
+      </c>
+      <c r="O161" s="2" t="n">
+        <v>1.8516666666666666</v>
+      </c>
+    </row>
+    <row r="162" spans="2:16">
       <c r="B162" s="0" t="s">
         <v>102</v>
       </c>
-    </row>
-    <row r="163" spans="2:2">
+      <c r="M162" s="2" t="n">
+        <v>12.264999999999997</v>
+      </c>
+      <c r="N162" s="2" t="n">
+        <v>153.96333333333342</v>
+      </c>
+      <c r="O162" s="2" t="n">
+        <v>15.399999999999999</v>
+      </c>
+      <c r="P162" s="2" t="n">
+        <v>1.485</v>
+      </c>
+    </row>
+    <row r="163" spans="2:15">
       <c r="B163" s="0" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="164" spans="2:2">
+        <v>76</v>
+      </c>
+      <c r="C163" s="2" t="n">
+        <v>-60.77005000000001</v>
+      </c>
+      <c r="J163" s="2" t="n">
+        <v>-24.346190586666673</v>
+      </c>
+      <c r="K163" s="2" t="n">
+        <v>-41.5667142</v>
+      </c>
+      <c r="N163" s="2" t="n">
+        <v>-141.18908283333326</v>
+      </c>
+      <c r="O163" s="2" t="n">
+        <v>-8.406523583333334</v>
+      </c>
+    </row>
+    <row r="164" spans="2:13">
       <c r="B164" s="0" t="s">
         <v>77</v>
       </c>
-    </row>
-    <row r="165" spans="2:2">
+      <c r="C164" s="2" t="n">
+        <v>-114.63466666666667</v>
+      </c>
+      <c r="D164" s="2" t="n">
+        <v>0.6013333333333333</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>-200.618</v>
+      </c>
+      <c r="J164" s="2" t="n">
+        <v>0.44000000000000006</v>
+      </c>
+      <c r="K164" s="2" t="n">
+        <v>-2.4436605233333335</v>
+      </c>
+      <c r="M164" s="2" t="n">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="165" spans="2:15">
       <c r="B165" s="0" t="s">
         <v>78</v>
       </c>
-    </row>
-    <row r="166" spans="2:11">
+      <c r="C165" s="2" t="n">
+        <v>-1726.9266666666667</v>
+      </c>
+      <c r="D165" s="2" t="n">
+        <v>25.284599999999998</v>
+      </c>
+      <c r="E165" s="2" t="n">
+        <v>581.3866666666667</v>
+      </c>
+      <c r="H165" s="2" t="n">
+        <v>213.60533333333333</v>
+      </c>
+      <c r="J165" s="2" t="n">
+        <v>36.61899999999999</v>
+      </c>
+      <c r="K165" s="2" t="n">
+        <v>-68.56221107999998</v>
+      </c>
+      <c r="M165" s="2" t="n">
+        <v>3.116666666666667</v>
+      </c>
+      <c r="N165" s="2" t="n">
+        <v>23.099999999999998</v>
+      </c>
+      <c r="O165" s="2" t="n">
+        <v>3.41</v>
+      </c>
+    </row>
+    <row r="166" spans="2:15">
       <c r="B166" s="0" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-    <row r="167" spans="2:2">
+        <v>103</v>
+      </c>
+      <c r="C166" s="2" t="n">
+        <v>-24.672840411999996</v>
+      </c>
+      <c r="D166" s="2" t="n">
+        <v>5.111333333333334</v>
+      </c>
+      <c r="G166" s="2" t="n">
+        <v>52.748666666666665</v>
+      </c>
+      <c r="H166" s="2" t="n">
+        <v>-0.05612940666666666</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>-4.910154744000001</v>
+      </c>
+      <c r="M166" s="2" t="n">
+        <v>1.7226000000000004</v>
+      </c>
+      <c r="N166" s="2" t="n">
+        <v>13.750733333333331</v>
+      </c>
+      <c r="O166" s="2" t="n">
+        <v>2.1105333333333336</v>
+      </c>
+    </row>
+    <row r="167" spans="2:15">
       <c r="B167" s="0" t="s">
         <v>104</v>
       </c>
-    </row>
-    <row r="168" spans="2:2">
+      <c r="D167" s="2" t="n">
+        <v>13.8446</v>
+      </c>
+      <c r="G167" s="2" t="n">
+        <v>71.77133333333333</v>
+      </c>
+      <c r="H167" s="2" t="n">
+        <v>0.11733333333333333</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>1.43</v>
+      </c>
+      <c r="M167" s="2" t="n">
+        <v>1.3662</v>
+      </c>
+      <c r="N167" s="2" t="n">
+        <v>18.469</v>
+      </c>
+      <c r="O167" s="2" t="n">
+        <v>2.9546</v>
+      </c>
+    </row>
+    <row r="168" spans="2:9">
       <c r="B168" s="0" t="s">
         <v>105</v>
       </c>
-    </row>
-    <row r="169" spans="2:2">
+      <c r="C168" s="2" t="n">
+        <v>-4.636082095333336</v>
+      </c>
+      <c r="D168" s="2" t="n">
+        <v>0.04106666666666666</v>
+      </c>
+      <c r="G168" s="2" t="n">
+        <v>2.0349999999999984</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>-1.131886682666667</v>
+      </c>
+    </row>
+    <row r="169" spans="2:12">
       <c r="B169" s="0" t="s">
         <v>106</v>
       </c>
-    </row>
-    <row r="170" spans="2:2">
+      <c r="C169" s="2" t="n">
+        <v>-52.18194025</v>
+      </c>
+      <c r="G169" s="2" t="n">
+        <v>-12.771</v>
+      </c>
+      <c r="H169" s="2" t="n">
+        <v>-1.8425603166666664</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>-8.468604173333333</v>
+      </c>
+      <c r="J169" s="2" t="n">
+        <v>-57.556803333333335</v>
+      </c>
+      <c r="K169" s="2" t="n">
+        <v>-135.7343176566666</v>
+      </c>
+      <c r="L169" s="2" t="n">
+        <v>-2.9915966666666667</v>
+      </c>
+    </row>
+    <row r="170" spans="2:12">
       <c r="B170" s="0" t="s">
         <v>107</v>
       </c>
-    </row>
-    <row r="171" spans="2:2">
+      <c r="C170" s="2" t="n">
+        <v>-485.1376407403218</v>
+      </c>
+      <c r="D170" s="2" t="n">
+        <v>-34.7464106</v>
+      </c>
+      <c r="F170" s="2" t="n">
+        <v>-46.330135915540986</v>
+      </c>
+      <c r="G170" s="2" t="n">
+        <v>-5.490833333333333</v>
+      </c>
+      <c r="H170" s="2" t="n">
+        <v>-0.37208805333333334</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>-43.18810859040963</v>
+      </c>
+      <c r="J170" s="2" t="n">
+        <v>-62.05295558358834</v>
+      </c>
+      <c r="K170" s="2" t="n">
+        <v>-210.21643628637517</v>
+      </c>
+      <c r="L170" s="2" t="n">
+        <v>-4.753374225865208</v>
+      </c>
+    </row>
+    <row r="171" spans="2:12">
       <c r="B171" s="0" t="s">
         <v>108</v>
       </c>
-    </row>
-    <row r="172" spans="2:2">
+      <c r="F171" s="2" t="n">
+        <v>-8.135097116666667</v>
+      </c>
+      <c r="J171" s="2" t="n">
+        <v>-14.569280000000003</v>
+      </c>
+      <c r="K171" s="2" t="n">
+        <v>-36.27020140333334</v>
+      </c>
+      <c r="L171" s="2" t="n">
+        <v>-0.6127733333333334</v>
+      </c>
+    </row>
+    <row r="172" spans="2:12">
       <c r="B172" s="0" t="s">
         <v>109</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>110</v>
+      <c r="J172" s="2" t="n">
+        <v>-3.1924200000000003</v>
+      </c>
+      <c r="K172" s="2" t="n">
+        <v>-3.70528917</v>
+      </c>
+      <c r="L172" s="2" t="n">
+        <v>-0.1553933333333333</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C4" r:id="rId1" display="Outil ALDO en ligne" address="https://aldo.territoiresentransitions.fr/epci/200070894" tooltip="https://aldo.territoiresentransitions.fr/epci/200070894"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>