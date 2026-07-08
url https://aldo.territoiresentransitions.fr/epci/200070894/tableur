--- v3 (2026-05-22)
+++ v4 (2026-07-08)
@@ -495,51 +495,51 @@
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>46164.6027873</v>
+        <v>46211.3021783</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>