--- v4 (2026-07-08)
+++ v5 (2026-08-22)
@@ -495,51 +495,51 @@
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>46211.3021783</v>
+        <v>46256.5701492</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>