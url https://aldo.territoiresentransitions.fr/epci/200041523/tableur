--- v0 (2025-10-29)
+++ v1 (2026-04-30)
@@ -717,51 +717,51 @@
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>45959.8017998</v>
+        <v>46142.9048173</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>