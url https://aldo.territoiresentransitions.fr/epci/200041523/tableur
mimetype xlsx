--- v1 (2026-04-30)
+++ v2 (2026-06-16)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Tableau de bord" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="188">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>CC de la Haute-Saintonge</t>
   </si>
   <si>
     <t>SIREN</t>
   </si>
   <si>
     <t>200041523</t>
   </si>
   <si>
     <t>Lien</t>
   </si>
   <si>
     <t>Outil ALDO en ligne</t>
   </si>
   <si>
     <t>Date d'export</t>
   </si>
   <si>
@@ -429,53 +429,50 @@
   <si>
     <t>17243</t>
   </si>
   <si>
     <t>17096</t>
   </si>
   <si>
     <t>17173</t>
   </si>
   <si>
     <t>17250</t>
   </si>
   <si>
     <t>17192</t>
   </si>
   <si>
     <t>Configuration utilisateur</t>
   </si>
   <si>
     <t>Choix de l'hypothèse sur la répartition du produit bois</t>
   </si>
   <si>
     <t>récolte</t>
   </si>
   <si>
-    <t>Hypothèses de répartition des surfaces entre sols artificiels (% sols imperméabilisés)</t>
-[...1 lines deleted...]
-  <si>
     <t>Résultats stocks de carbone</t>
   </si>
   <si>
     <t>Occupation du sol</t>
   </si>
   <si>
     <t>Surface (ha)</t>
   </si>
   <si>
     <t>Stocks carbone (tC)</t>
   </si>
   <si>
     <t>Stocks (%)</t>
   </si>
   <si>
     <t>Modifié par l'utilisateur ?</t>
   </si>
   <si>
     <t>Cultures</t>
   </si>
   <si>
     <t>Prairies</t>
   </si>
   <si>
     <t>Zones humides</t>
@@ -513,108 +510,108 @@
   <si>
     <t>séquestration</t>
   </si>
   <si>
     <t>Resultats_format_Cadre_de_depot_PCAET</t>
   </si>
   <si>
     <t>Partie 2 - Données sur la séquestration de dioxyde de carbone</t>
   </si>
   <si>
     <t>Diagnostic en tenant compte des changements d’affectation des terres (Facultatif pour le cadre de dépôt)</t>
   </si>
   <si>
     <t>Estimation de la séquestration nette de dioxyde de carbone en TeqCO2</t>
   </si>
   <si>
     <t>Séquestration nette de dioxyde de carbone en TeqCO2</t>
   </si>
   <si>
     <t>Année de référence</t>
   </si>
   <si>
     <t>Forêt</t>
   </si>
   <si>
-    <t>Moyenne annuelle 2012-2018</t>
+    <t>Moyenne annuelle</t>
   </si>
   <si>
     <t>Sols agricoles (terres cultivées et prairies)</t>
   </si>
   <si>
     <t>Autres sols</t>
   </si>
   <si>
     <t>Produits bois (facultatif pour le cadre de dépôt)</t>
   </si>
   <si>
-    <t>Occupation du sol (ha) du territoire en 2018 :</t>
+    <t>Occupation du sol (ha) du territoire en 2021 :</t>
   </si>
   <si>
     <t>Prairies zones arborées</t>
   </si>
   <si>
     <t>Prairies zones herbacées</t>
   </si>
   <si>
     <t>Prairies zones arbustives</t>
   </si>
   <si>
     <t>Sols artificiels enherbés et arbustifs</t>
   </si>
   <si>
     <t>Sols artificiels imperméabilisés</t>
   </si>
   <si>
     <t>Sols artificiels arborés</t>
   </si>
   <si>
     <t>Forêt mixte</t>
   </si>
   <si>
     <t>Forêt feuillu</t>
   </si>
   <si>
     <t>Forêt conifère</t>
   </si>
   <si>
     <t>Forêt peupleraie</t>
   </si>
   <si>
-    <t>Changements d'occupation du sol annuel moyen (ha/an) du territoire entre 2012 et 2018 :</t>
+    <t>Changements d'occupation du sol annuel moyen (ha/an) du territoire entre 2013 et 2023 :</t>
   </si>
   <si>
     <t>Occupation de sol finale</t>
   </si>
   <si>
     <t>Occupation de sol initiale</t>
   </si>
   <si>
     <t>Flux unitaire de référence (tCO2e/ha/an) du territoire :</t>
   </si>
   <si>
-    <t>Flux de carbone annuel moyen (tCO2e/an) du territoire entre 2012 et 2018 :</t>
+    <t>Flux de carbone annuel moyen (tCO2e/an) du territoire entre 2013 et 2023 :</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt formatCode="##0.00" numFmtId="164"/>
     <numFmt formatCode="###,##0" numFmtId="165"/>
     <numFmt formatCode="[$-409]m/d/yy" numFmtId="166"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF4472C4"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
@@ -677,91 +674,91 @@
     <xf applyFont="1" fontId="1" applyNumberFormat="1" numFmtId="165"/>
     <xf applyFont="1" fontId="1"/>
     <xf applyFont="1" fontId="2"/>
     <xf applyFont="1" fontId="0" applyNumberFormat="1" numFmtId="166"/>
     <xf applyFont="1" fontId="1" applyNumberFormat="1" numFmtId="166"/>
     <xf applyFont="1" fontId="3"/>
     <xf applyFont="1" fontId="4"/>
     <xf applyFont="1" fontId="5"/>
     <xf applyFont="1" fontId="6"/>
     <xf applyFont="1" fontId="6" applyNumberFormat="1" numFmtId="165"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="https://aldo.territoiresentransitions.fr/epci/200041523" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P246"/>
+  <dimension ref="A1:P245"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="2:3">
       <c r="B2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>46142.9048173</v>
+        <v>46189.0993326</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>
@@ -1381,1041 +1378,2107 @@
       </c>
     </row>
     <row r="133" spans="3:3">
       <c r="C133" s="3" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="134" spans="3:3">
       <c r="C134" s="3" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="136" spans="1:1">
       <c r="A136" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="137" spans="2:3">
       <c r="B137" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="138" spans="2:3">
-      <c r="B138" s="3" t="s">
+    <row r="139" spans="1:1">
+      <c r="A139" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C138" s="2" t="n">
-[...4 lines deleted...]
-      <c r="A140" s="0" t="s">
+    </row>
+    <row r="140" spans="2:6">
+      <c r="B140" s="0" t="s">
         <v>142</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="141" spans="2:6">
       <c r="B141" s="0" t="s">
-        <v>143</v>
-[...10 lines deleted...]
-      <c r="F141" s="0" t="s">
         <v>147</v>
+      </c>
+      <c r="C141" s="2" t="n">
+        <v>63447.25</v>
+      </c>
+      <c r="D141" s="2" t="n">
+        <v>3175382.5</v>
+      </c>
+      <c r="E141" s="2" t="n">
+        <v>20.7</v>
+      </c>
+      <c r="F141" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="142" spans="2:6">
       <c r="B142" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C142" s="2" t="n">
-        <v>94084.18246297086</v>
+        <v>12664.75</v>
       </c>
       <c r="D142" s="2" t="n">
-        <v>4707941.648569586</v>
+        <v>903238.5</v>
       </c>
       <c r="E142" s="2" t="n">
-        <v>31.8</v>
+        <v>5.9</v>
       </c>
       <c r="F142" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="143" spans="2:6">
       <c r="B143" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C143" s="2" t="n">
-        <v>6938.781038467203</v>
+        <v>687.25</v>
       </c>
       <c r="D143" s="2" t="n">
-        <v>485551.0406999719</v>
+        <v>85906.25</v>
       </c>
       <c r="E143" s="2" t="n">
-        <v>3.3</v>
+        <v>0.6</v>
       </c>
       <c r="F143" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="144" spans="2:6">
       <c r="B144" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C144" s="2" t="n">
-        <v>4703.219386670001</v>
+        <v>327.73951026613804</v>
       </c>
       <c r="D144" s="2" t="n">
-        <v>587902.4233337499</v>
+        <v>20319.849636500552</v>
       </c>
       <c r="E144" s="2" t="n">
-        <v>4</v>
+        <v>0.1</v>
       </c>
       <c r="F144" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="145" spans="2:6">
       <c r="B145" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C145" s="2" t="n">
-        <v>93.819968394</v>
+        <v>28820.510489733857</v>
       </c>
       <c r="D145" s="2" t="n">
-        <v>5816.838040428</v>
+        <v>1268102.4615482895</v>
+      </c>
+      <c r="E145" s="2" t="n">
+        <v>8.3</v>
       </c>
       <c r="F145" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="146" spans="2:6">
       <c r="B146" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C146" s="2" t="n">
-        <v>21800.624963657003</v>
+        <v>14545.499760499999</v>
       </c>
       <c r="D146" s="2" t="n">
-        <v>959227.4984009078</v>
+        <v>823727.6131612503</v>
       </c>
       <c r="E146" s="2" t="n">
-        <v>6.5</v>
+        <v>5.4</v>
       </c>
       <c r="F146" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="147" spans="2:6">
       <c r="B147" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C147" s="2" t="n">
-        <v>4592.567983319001</v>
+        <v>54481.5</v>
       </c>
       <c r="D147" s="2" t="n">
-        <v>180144.8145585916</v>
+        <v>8208746.2570015</v>
       </c>
       <c r="E147" s="2" t="n">
-        <v>1.2</v>
+        <v>53.5</v>
       </c>
       <c r="F147" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="148" spans="2:6">
       <c r="B148" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C148" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D148" s="2" t="n">
-        <v>6970463.109000003</v>
+        <v>607021.481683819</v>
       </c>
       <c r="E148" s="2" t="n">
-        <v>47</v>
+        <v>4</v>
       </c>
       <c r="F148" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="149" spans="2:6">
       <c r="B149" s="0" t="s">
         <v>155</v>
       </c>
+      <c r="C149" s="2" t="n">
+        <v>2612.9134283296235</v>
+      </c>
       <c r="D149" s="2" t="n">
-        <v>662834.2132322502</v>
+        <v>264810.93722092226</v>
       </c>
       <c r="E149" s="2" t="n">
-        <v>4.5</v>
+        <v>1.7</v>
       </c>
       <c r="F149" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="150" spans="2:6">
-      <c r="B150" s="0" t="s">
+    <row r="151" spans="1:1">
+      <c r="A151" s="0" t="s">
         <v>156</v>
       </c>
-      <c r="C150" s="2" t="n">
-[...13 lines deleted...]
-      <c r="A152" s="0" t="s">
+    </row>
+    <row r="152" spans="2:5">
+      <c r="B152" s="0" t="s">
         <v>157</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="153" spans="2:5">
       <c r="B153" s="0" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="C153" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C153" s="2" t="n">
+        <v>-24068.307892457695</v>
+      </c>
+      <c r="D153" s="7" t="s">
         <v>159</v>
       </c>
-      <c r="E153" s="0" t="s">
-        <v>147</v>
+      <c r="E153" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="154" spans="2:5">
       <c r="B154" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C154" s="2" t="n">
-        <v>-220.72155271016513</v>
-[...1 lines deleted...]
-      <c r="D154" s="7" t="s">
+        <v>9597.982710368233</v>
+      </c>
+      <c r="D154" s="8" t="s">
         <v>160</v>
       </c>
       <c r="E154" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="155" spans="2:2">
+    <row r="155" spans="2:5">
       <c r="B155" s="0" t="s">
         <v>149</v>
+      </c>
+      <c r="C155" s="2" t="n">
+        <v>1942.5430363993512</v>
+      </c>
+      <c r="D155" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E155" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="156" spans="2:5">
       <c r="B156" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C156" s="2" t="n">
-        <v>248.94479559654692</v>
+        <v>857.0789768749548</v>
       </c>
       <c r="D156" s="8" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E156" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="157" spans="2:2">
+    <row r="157" spans="2:5">
       <c r="B157" s="0" t="s">
         <v>151</v>
       </c>
-    </row>
-    <row r="158" spans="2:2">
+      <c r="C157" s="2" t="n">
+        <v>11899.469880715922</v>
+      </c>
+      <c r="D157" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E157" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="158" spans="2:5">
       <c r="B158" s="0" t="s">
         <v>152</v>
+      </c>
+      <c r="C158" s="2" t="n">
+        <v>-2223.1877635614783</v>
+      </c>
+      <c r="D158" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="E158" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="159" spans="2:5">
       <c r="B159" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C159" s="2" t="n">
-        <v>-3261.829047144367</v>
-[...1 lines deleted...]
-      <c r="D159" s="7" t="s">
+        <v>238626.99671983422</v>
+      </c>
+      <c r="D159" s="8" t="s">
         <v>160</v>
       </c>
       <c r="E159" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="160" spans="2:5">
       <c r="B160" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C160" s="2" t="n">
-        <v>166476.8648801969</v>
+        <v>7957.343213807796</v>
       </c>
       <c r="D160" s="8" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E160" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="161" spans="2:5">
-[...6 lines deleted...]
-      <c r="D161" s="8" t="s">
+    <row r="162" spans="1:1">
+      <c r="A162" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="E161" s="3">
-[...4 lines deleted...]
-      <c r="A163" s="0" t="s">
+    </row>
+    <row r="163" spans="2:2">
+      <c r="B163" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="164" spans="2:2">
       <c r="B164" s="0" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="165" spans="2:2">
+    <row r="165" spans="2:4">
       <c r="B165" s="0" t="s">
         <v>164</v>
       </c>
+      <c r="C165" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>166</v>
+      </c>
     </row>
     <row r="166" spans="2:4">
       <c r="B166" s="0" t="s">
-        <v>165</v>
-[...4 lines deleted...]
-      <c r="D166" s="0" t="s">
         <v>167</v>
+      </c>
+      <c r="C166" s="2">
+        <f>C159</f>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="167" spans="2:4">
       <c r="B167" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="C167" s="2">
+        <f>C153 + C154 + C156 + C157</f>
+      </c>
+      <c r="D167" s="3" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="168" spans="2:4">
       <c r="B168" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C168" s="2">
-        <f>C154 + C155 + C157 + C158</f>
+        <f>C155 + C158</f>
       </c>
       <c r="D168" s="3" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="169" spans="2:4">
-      <c r="B169" s="0" t="s">
+      <c r="B169" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="C169" s="2">
-[...7 lines deleted...]
-      <c r="B170" s="9" t="s">
+      <c r="C169" s="11">
+        <f>C160</f>
+      </c>
+      <c r="D169" s="10" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="171" spans="1:1">
+      <c r="A171" s="0" t="s">
         <v>172</v>
       </c>
-      <c r="C170" s="11">
-[...8 lines deleted...]
-        <v>173</v>
+    </row>
+    <row r="172" spans="2:3">
+      <c r="B172" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C172" s="2" t="n">
+        <v>63447.25</v>
       </c>
     </row>
     <row r="173" spans="2:3">
       <c r="B173" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C173" s="2" t="n">
-        <v>94084.18246297086</v>
+        <v>12664.75</v>
       </c>
     </row>
     <row r="174" spans="2:3">
       <c r="B174" s="0" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="C174" s="2" t="n">
-        <v>6938.781038467203</v>
-[...2 lines deleted...]
-    <row r="175" spans="2:2">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="175" spans="2:3">
       <c r="B175" s="0" t="s">
         <v>174</v>
+      </c>
+      <c r="C175" s="2" t="n">
+        <v>10837</v>
       </c>
     </row>
     <row r="176" spans="2:3">
       <c r="B176" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C176" s="2" t="n">
-        <v>6625.210955800201</v>
+        <v>1308.75</v>
       </c>
     </row>
     <row r="177" spans="2:3">
       <c r="B177" s="0" t="s">
-        <v>176</v>
+        <v>149</v>
       </c>
       <c r="C177" s="2" t="n">
-        <v>313.570082667</v>
+        <v>687.25</v>
       </c>
     </row>
     <row r="178" spans="2:3">
       <c r="B178" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C178" s="2" t="n">
-        <v>4703.219386670001</v>
+        <v>327.73951026613804</v>
       </c>
     </row>
     <row r="179" spans="2:3">
       <c r="B179" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C179" s="2" t="n">
-        <v>93.819968394</v>
+        <v>28820.510489733857</v>
       </c>
     </row>
     <row r="180" spans="2:3">
       <c r="B180" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C180" s="2" t="n">
-        <v>21800.624963657003</v>
+        <v>14545.499760499999</v>
       </c>
     </row>
     <row r="181" spans="2:3">
       <c r="B181" s="0" t="s">
-        <v>153</v>
+        <v>176</v>
       </c>
       <c r="C181" s="2" t="n">
-        <v>4592.567983319001</v>
+        <v>6897.566716750001</v>
       </c>
     </row>
     <row r="182" spans="2:3">
       <c r="B182" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C182" s="2" t="n">
-        <v>918.5135966638</v>
+        <v>6526.5712459999995</v>
       </c>
     </row>
     <row r="183" spans="2:3">
       <c r="B183" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C183" s="2" t="n">
-        <v>3674.0543866552002</v>
-[...2 lines deleted...]
-    <row r="184" spans="2:2">
+        <v>1121.3617977499998</v>
+      </c>
+    </row>
+    <row r="184" spans="2:3">
       <c r="B184" s="0" t="s">
-        <v>179</v>
+        <v>153</v>
+      </c>
+      <c r="C184" s="2" t="n">
+        <v>54481.5</v>
       </c>
     </row>
     <row r="185" spans="2:3">
       <c r="B185" s="0" t="s">
-        <v>154</v>
+        <v>179</v>
       </c>
       <c r="C185" s="2" t="n">
-        <v>47916.60000000002</v>
+        <v>17593.25</v>
       </c>
     </row>
     <row r="186" spans="2:3">
       <c r="B186" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C186" s="2" t="n">
-        <v>7601.600000000001</v>
+        <v>25805</v>
       </c>
     </row>
     <row r="187" spans="2:3">
       <c r="B187" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C187" s="2" t="n">
-        <v>25694.000000000004</v>
+        <v>10152.75</v>
       </c>
     </row>
     <row r="188" spans="2:3">
       <c r="B188" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C188" s="2" t="n">
-        <v>13557.800000000001</v>
-[...2 lines deleted...]
-    <row r="189" spans="2:3">
+        <v>930.5</v>
+      </c>
+    </row>
+    <row r="189" spans="2:2">
       <c r="B189" s="0" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-    <row r="190" spans="2:2">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="190" spans="2:3">
       <c r="B190" s="0" t="s">
         <v>155</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C191" s="2" t="n">
+      <c r="C190" s="2" t="n">
         <v>2612.9134283296235</v>
       </c>
     </row>
-    <row r="194" spans="1:1">
-      <c r="A194" s="0" t="s">
+    <row r="193" spans="1:1">
+      <c r="A193" s="0" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="194" spans="3:3">
+      <c r="C194" s="0" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="195" spans="3:3">
+    <row r="195" spans="2:16">
+      <c r="B195" s="0" t="s">
+        <v>185</v>
+      </c>
       <c r="C195" s="0" t="s">
-        <v>185</v>
+        <v>147</v>
+      </c>
+      <c r="D195" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="H195" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="I195" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="J195" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="K195" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="L195" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="M195" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="N195" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="O195" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="P195" s="0" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="196" spans="2:16">
       <c r="B196" s="0" t="s">
-        <v>186</v>
-[...44 lines deleted...]
-    <row r="197" spans="2:11">
+        <v>147</v>
+      </c>
+      <c r="D196" s="1" t="n">
+        <v>14.625000000000007</v>
+      </c>
+      <c r="E196" s="1" t="n">
+        <v>340.225</v>
+      </c>
+      <c r="F196" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="G196" s="1" t="n">
+        <v>4.299999999999998</v>
+      </c>
+      <c r="H196" s="1" t="n">
+        <v>13.790000000000001</v>
+      </c>
+      <c r="I196" s="1" t="n">
+        <v>853.3600000000005</v>
+      </c>
+      <c r="J196" s="1" t="n">
+        <v>15.146999999999997</v>
+      </c>
+      <c r="K196" s="1" t="n">
+        <v>14.251999999999995</v>
+      </c>
+      <c r="L196" s="1" t="n">
+        <v>2.4679999999999973</v>
+      </c>
+      <c r="M196" s="1" t="n">
+        <v>39.74999999999998</v>
+      </c>
+      <c r="N196" s="1" t="n">
+        <v>78.07499999999999</v>
+      </c>
+      <c r="O196" s="1" t="n">
+        <v>33.375</v>
+      </c>
+      <c r="P196" s="1" t="n">
+        <v>2.6999999999999997</v>
+      </c>
+    </row>
+    <row r="197" spans="2:16">
       <c r="B197" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>0.9052538021692617</v>
+        <v>173</v>
+      </c>
+      <c r="C197" s="1" t="n">
+        <v>1.0500000000000003</v>
+      </c>
+      <c r="E197" s="1" t="n">
+        <v>0.225</v>
+      </c>
+      <c r="H197" s="1" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="I197" s="1" t="n">
+        <v>0.171</v>
       </c>
       <c r="J197" s="1" t="n">
-        <v>1.208187633223246</v>
+        <v>0.47400000000000003</v>
       </c>
       <c r="K197" s="1" t="n">
-        <v>4.832750532892986</v>
-[...2 lines deleted...]
-    <row r="198" spans="2:2">
+        <v>0.4870000000000001</v>
+      </c>
+      <c r="M197" s="1" t="n">
+        <v>10.425000000000002</v>
+      </c>
+      <c r="N197" s="1" t="n">
+        <v>25.299999999999997</v>
+      </c>
+      <c r="O197" s="1" t="n">
+        <v>9.299999999999999</v>
+      </c>
+      <c r="P197" s="1" t="n">
+        <v>0.5750000000000001</v>
+      </c>
+    </row>
+    <row r="198" spans="2:16">
       <c r="B198" s="0" t="s">
         <v>174</v>
       </c>
-    </row>
-    <row r="199" spans="2:11">
+      <c r="C198" s="1" t="n">
+        <v>154.62500000000006</v>
+      </c>
+      <c r="D198" s="1" t="n">
+        <v>6.250000000000001</v>
+      </c>
+      <c r="G198" s="1" t="n">
+        <v>0.32499999999999996</v>
+      </c>
+      <c r="H198" s="1" t="n">
+        <v>0.278</v>
+      </c>
+      <c r="I198" s="1" t="n">
+        <v>39.14699999999999</v>
+      </c>
+      <c r="J198" s="1" t="n">
+        <v>0.3220000000000001</v>
+      </c>
+      <c r="K198" s="1" t="n">
+        <v>0.278</v>
+      </c>
+      <c r="L198" s="1" t="n">
+        <v>0.048000000000000015</v>
+      </c>
+      <c r="M198" s="1" t="n">
+        <v>0.7500000000000002</v>
+      </c>
+      <c r="N198" s="1" t="n">
+        <v>1.1249999999999998</v>
+      </c>
+      <c r="O198" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="P198" s="1" t="n">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="199" spans="2:16">
       <c r="B199" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="J199" s="1" t="n">
-[...6 lines deleted...]
-    <row r="200" spans="2:2">
+      <c r="C199" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E199" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="G199" s="1" t="n">
+        <v>0.07500000000000001</v>
+      </c>
+      <c r="M199" s="1" t="n">
+        <v>4.575</v>
+      </c>
+      <c r="N199" s="1" t="n">
+        <v>10.150000000000006</v>
+      </c>
+      <c r="O199" s="1" t="n">
+        <v>5.449999999999999</v>
+      </c>
+      <c r="P199" s="1" t="n">
+        <v>0.27499999999999997</v>
+      </c>
+    </row>
+    <row r="200" spans="2:15">
       <c r="B200" s="0" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="201" spans="2:2">
+        <v>149</v>
+      </c>
+      <c r="C200" s="1" t="n">
+        <v>3.599999999999999</v>
+      </c>
+      <c r="D200" s="1" t="n">
+        <v>0.17500000000000002</v>
+      </c>
+      <c r="E200" s="1" t="n">
+        <v>0.125</v>
+      </c>
+      <c r="J200" s="1" t="n">
+        <v>0.6220000000000001</v>
+      </c>
+      <c r="K200" s="1" t="n">
+        <v>0.594</v>
+      </c>
+      <c r="M200" s="1" t="n">
+        <v>0.32500000000000007</v>
+      </c>
+      <c r="N200" s="1" t="n">
+        <v>0.7000000000000004</v>
+      </c>
+      <c r="O200" s="1" t="n">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="201" spans="2:15">
       <c r="B201" s="0" t="s">
         <v>150</v>
       </c>
-    </row>
-    <row r="202" spans="2:2">
+      <c r="C201" s="1" t="n">
+        <v>2.119999999999998</v>
+      </c>
+      <c r="D201" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="E201" s="1" t="n">
+        <v>0.9999999999999999</v>
+      </c>
+      <c r="I201" s="1" t="n">
+        <v>1.2929999999999997</v>
+      </c>
+      <c r="J201" s="1" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="K201" s="1" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="M201" s="1" t="n">
+        <v>0.22499999999999998</v>
+      </c>
+      <c r="N201" s="1" t="n">
+        <v>0.7570000000000003</v>
+      </c>
+      <c r="O201" s="1" t="n">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="202" spans="2:16">
       <c r="B202" s="0" t="s">
         <v>151</v>
       </c>
-    </row>
-    <row r="203" spans="2:2">
+      <c r="C202" s="1" t="n">
+        <v>242.6799999999998</v>
+      </c>
+      <c r="D202" s="1" t="n">
+        <v>0.32500000000000007</v>
+      </c>
+      <c r="E202" s="1" t="n">
+        <v>6.6000000000000005</v>
+      </c>
+      <c r="G202" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="H202" s="1" t="n">
+        <v>1.5999999999999999</v>
+      </c>
+      <c r="J202" s="1" t="n">
+        <v>1.1440000000000003</v>
+      </c>
+      <c r="K202" s="1" t="n">
+        <v>1.0880000000000005</v>
+      </c>
+      <c r="M202" s="1" t="n">
+        <v>3.5749999999999984</v>
+      </c>
+      <c r="N202" s="1" t="n">
+        <v>6.843</v>
+      </c>
+      <c r="O202" s="1" t="n">
+        <v>2.875</v>
+      </c>
+      <c r="P202" s="1" t="n">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="203" spans="2:16">
       <c r="B203" s="0" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="204" spans="2:13">
+        <v>176</v>
+      </c>
+      <c r="C203" s="1" t="n">
+        <v>0.7590000000000003</v>
+      </c>
+      <c r="D203" s="1" t="n">
+        <v>1.0999999999999996</v>
+      </c>
+      <c r="E203" s="1" t="n">
+        <v>0.06</v>
+      </c>
+      <c r="F203" s="1" t="n">
+        <v>0.45099999999999996</v>
+      </c>
+      <c r="G203" s="1" t="n">
+        <v>1.7639999999999993</v>
+      </c>
+      <c r="I203" s="1" t="n">
+        <v>0.04800000000000001</v>
+      </c>
+      <c r="M203" s="1" t="n">
+        <v>0.6310000000000001</v>
+      </c>
+      <c r="N203" s="1" t="n">
+        <v>1.5159999999999998</v>
+      </c>
+      <c r="O203" s="1" t="n">
+        <v>0.9090000000000001</v>
+      </c>
+      <c r="P203" s="1" t="n">
+        <v>0.011</v>
+      </c>
+    </row>
+    <row r="204" spans="2:16">
       <c r="B204" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C204" s="1" t="n">
-        <v>2.6274525262415467</v>
+        <v>0.7380000000000004</v>
+      </c>
+      <c r="D204" s="1" t="n">
+        <v>1.044</v>
+      </c>
+      <c r="E204" s="1" t="n">
+        <v>0.053000000000000005</v>
+      </c>
+      <c r="F204" s="1" t="n">
+        <v>0.294</v>
+      </c>
+      <c r="G204" s="1" t="n">
+        <v>1.6649999999999994</v>
+      </c>
+      <c r="I204" s="1" t="n">
+        <v>0.055999999999999994</v>
       </c>
       <c r="M204" s="1" t="n">
-        <v>19.774920352717714</v>
-[...2 lines deleted...]
-    <row r="205" spans="2:13">
+        <v>0.5680000000000001</v>
+      </c>
+      <c r="N204" s="1" t="n">
+        <v>1.4009999999999998</v>
+      </c>
+      <c r="O204" s="1" t="n">
+        <v>0.8600000000000001</v>
+      </c>
+      <c r="P204" s="1" t="n">
+        <v>0.011</v>
+      </c>
+    </row>
+    <row r="205" spans="2:16">
       <c r="B205" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C205" s="1" t="n">
-        <v>2.6274525262415467</v>
+        <v>0.12900000000000003</v>
+      </c>
+      <c r="D205" s="1" t="n">
+        <v>0.15500000000000003</v>
+      </c>
+      <c r="E205" s="1" t="n">
+        <v>0.012</v>
+      </c>
+      <c r="F205" s="1" t="n">
+        <v>0.05500000000000001</v>
+      </c>
+      <c r="G205" s="1" t="n">
+        <v>0.27400000000000013</v>
+      </c>
+      <c r="I205" s="1" t="n">
+        <v>0.019999999999999997</v>
       </c>
       <c r="M205" s="1" t="n">
-        <v>19.774920352717714</v>
-[...2 lines deleted...]
-    <row r="206" spans="2:2">
+        <v>0.10200000000000002</v>
+      </c>
+      <c r="N205" s="1" t="n">
+        <v>0.2560000000000001</v>
+      </c>
+      <c r="O205" s="1" t="n">
+        <v>0.13</v>
+      </c>
+      <c r="P205" s="1" t="n">
+        <v>0.003</v>
+      </c>
+    </row>
+    <row r="206" spans="2:15">
       <c r="B206" s="0" t="s">
         <v>179</v>
+      </c>
+      <c r="C206" s="1" t="n">
+        <v>2.075</v>
+      </c>
+      <c r="D206" s="1" t="n">
+        <v>0.17500000000000002</v>
+      </c>
+      <c r="E206" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="F206" s="1" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="G206" s="1" t="n">
+        <v>0.7000000000000002</v>
+      </c>
+      <c r="H206" s="1" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="I206" s="1" t="n">
+        <v>0.21999999999999997</v>
+      </c>
+      <c r="J206" s="1" t="n">
+        <v>1.0220000000000002</v>
+      </c>
+      <c r="K206" s="1" t="n">
+        <v>1.047</v>
+      </c>
+      <c r="L206" s="1" t="n">
+        <v>0.13200000000000003</v>
+      </c>
+      <c r="N206" s="1" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="O206" s="1" t="n">
+        <v>0.5</v>
       </c>
     </row>
     <row r="207" spans="2:15">
       <c r="B207" s="0" t="s">
         <v>180</v>
       </c>
+      <c r="C207" s="1" t="n">
+        <v>18.525000000000002</v>
+      </c>
+      <c r="D207" s="1" t="n">
+        <v>5.475000000000004</v>
+      </c>
+      <c r="E207" s="1" t="n">
+        <v>0.7500000000000002</v>
+      </c>
+      <c r="F207" s="1" t="n">
+        <v>1.4250000000000003</v>
+      </c>
+      <c r="G207" s="1" t="n">
+        <v>0.47500000000000014</v>
+      </c>
+      <c r="H207" s="1" t="n">
+        <v>0.029000000000000005</v>
+      </c>
+      <c r="I207" s="1" t="n">
+        <v>1.471</v>
+      </c>
       <c r="J207" s="1" t="n">
-        <v>0.9930323237371668</v>
+        <v>1.06</v>
       </c>
       <c r="K207" s="1" t="n">
-        <v>3.972129294948669</v>
-[...2 lines deleted...]
-        <v>8.190800820161018</v>
+        <v>0.9890000000000004</v>
+      </c>
+      <c r="L207" s="1" t="n">
+        <v>0.17600000000000007</v>
+      </c>
+      <c r="M207" s="1" t="n">
+        <v>26.57499999999999</v>
       </c>
       <c r="O207" s="1" t="n">
-        <v>294.0326729519096</v>
-[...2 lines deleted...]
-    <row r="208" spans="2:13">
+        <v>1.4249999999999998</v>
+      </c>
+    </row>
+    <row r="208" spans="2:14">
       <c r="B208" s="0" t="s">
         <v>181</v>
       </c>
+      <c r="C208" s="1" t="n">
+        <v>3.8499999999999996</v>
+      </c>
+      <c r="D208" s="1" t="n">
+        <v>0.975</v>
+      </c>
+      <c r="E208" s="1" t="n">
+        <v>0.325</v>
+      </c>
+      <c r="F208" s="1" t="n">
+        <v>2.7749999999999995</v>
+      </c>
+      <c r="G208" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="I208" s="1" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="J208" s="1" t="n">
+        <v>1.4220000000000002</v>
+      </c>
+      <c r="K208" s="1" t="n">
+        <v>1.3690000000000002</v>
+      </c>
+      <c r="L208" s="1" t="n">
+        <v>0.20800000000000002</v>
+      </c>
       <c r="M208" s="1" t="n">
-        <v>4.337396118894572</v>
-[...2 lines deleted...]
-    <row r="209" spans="2:13">
+        <v>3.2</v>
+      </c>
+      <c r="N208" s="1" t="n">
+        <v>1.75</v>
+      </c>
+    </row>
+    <row r="209" spans="2:6">
       <c r="B209" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="J209" s="1" t="n">
-[...19 lines deleted...]
-    <row r="213" spans="3:3">
+      <c r="E209" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="F209" s="1" t="n">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="211" spans="1:1">
+      <c r="A211" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="212" spans="3:3">
+      <c r="C212" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="213" spans="2:16">
+      <c r="B213" s="0" t="s">
+        <v>185</v>
+      </c>
       <c r="C213" s="0" t="s">
-        <v>185</v>
+        <v>147</v>
+      </c>
+      <c r="D213" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="H213" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="I213" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="J213" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="K213" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="L213" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="M213" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="N213" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="O213" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="P213" s="0" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="214" spans="2:16">
       <c r="B214" s="0" t="s">
-        <v>186</v>
-[...44 lines deleted...]
-    <row r="215" spans="2:11">
+        <v>147</v>
+      </c>
+      <c r="D214" s="2" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="E214" s="2" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="F214" s="2" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="G214" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="H214" s="2" t="n">
+        <v>16</v>
+      </c>
+      <c r="I214" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="J214" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="K214" s="2" t="n">
+        <v>-20</v>
+      </c>
+      <c r="L214" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="M214" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="N214" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="O214" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="P214" s="2" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="215" spans="2:16">
       <c r="B215" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>173</v>
+      </c>
+      <c r="C215" s="2" t="n">
+        <v>-14.399999999999999</v>
+      </c>
+      <c r="E215" s="2" t="n">
+        <v>-31</v>
+      </c>
+      <c r="H215" s="2" t="n">
+        <v>-17.4</v>
+      </c>
+      <c r="I215" s="2" t="n">
+        <v>-22.799999999999997</v>
       </c>
       <c r="J215" s="2" t="n">
-        <v>19</v>
+        <v>-24</v>
       </c>
       <c r="K215" s="2" t="n">
-        <v>-20</v>
-[...2 lines deleted...]
-    <row r="216" spans="2:2">
+        <v>-39</v>
+      </c>
+      <c r="M215" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="N215" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="O215" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="P215" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="216" spans="2:16">
       <c r="B216" s="0" t="s">
         <v>174</v>
       </c>
-    </row>
-    <row r="217" spans="2:11">
+      <c r="C216" s="2" t="n">
+        <v>-14.399999999999999</v>
+      </c>
+      <c r="D216" s="2" t="n">
+        <v>31</v>
+      </c>
+      <c r="G216" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="H216" s="2" t="n">
+        <v>-22</v>
+      </c>
+      <c r="I216" s="2" t="n">
+        <v>-22.799999999999997</v>
+      </c>
+      <c r="J216" s="2" t="n">
+        <v>7</v>
+      </c>
+      <c r="K216" s="2" t="n">
+        <v>-39</v>
+      </c>
+      <c r="L216" s="2" t="n">
+        <v>-0.18</v>
+      </c>
+      <c r="M216" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="N216" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="O216" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="P216" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="217" spans="2:16">
       <c r="B217" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="J217" s="2" t="n">
-[...6 lines deleted...]
-    <row r="218" spans="2:2">
+      <c r="C217" s="2" t="n">
+        <v>-14.399999999999999</v>
+      </c>
+      <c r="E217" s="2" t="n">
+        <v>-7</v>
+      </c>
+      <c r="G217" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="M217" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="N217" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="O217" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="P217" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="218" spans="2:15">
       <c r="B218" s="0" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="219" spans="2:2">
+        <v>149</v>
+      </c>
+      <c r="C218" s="2" t="n">
+        <v>-75</v>
+      </c>
+      <c r="D218" s="2" t="n">
+        <v>-50</v>
+      </c>
+      <c r="E218" s="2" t="n">
+        <v>-56</v>
+      </c>
+      <c r="J218" s="2" t="n">
+        <v>-56</v>
+      </c>
+      <c r="K218" s="2" t="n">
+        <v>-95</v>
+      </c>
+      <c r="M218" s="2" t="n">
+        <v>-65</v>
+      </c>
+      <c r="N218" s="2" t="n">
+        <v>-65</v>
+      </c>
+      <c r="O218" s="2" t="n">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="219" spans="2:15">
       <c r="B219" s="0" t="s">
         <v>150</v>
       </c>
-    </row>
-    <row r="220" spans="2:2">
+      <c r="C219" s="2" t="n">
+        <v>-16</v>
+      </c>
+      <c r="D219" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="E219" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="I219" s="2" t="n">
+        <v>-11</v>
+      </c>
+      <c r="J219" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="K219" s="2" t="n">
+        <v>-20</v>
+      </c>
+      <c r="M219" s="2" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="N219" s="2" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="O219" s="2" t="n">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="220" spans="2:16">
       <c r="B220" s="0" t="s">
         <v>151</v>
       </c>
-    </row>
-    <row r="221" spans="2:2">
+      <c r="C220" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="D220" s="2" t="n">
+        <v>11.799999999999999</v>
+      </c>
+      <c r="E220" s="2" t="n">
+        <v>11.799999999999999</v>
+      </c>
+      <c r="G220" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="H220" s="2" t="n">
+        <v>11</v>
+      </c>
+      <c r="J220" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="K220" s="2" t="n">
+        <v>-20</v>
+      </c>
+      <c r="M220" s="2" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="N220" s="2" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="O220" s="2" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="P220" s="2" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="2:16">
       <c r="B221" s="0" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="222" spans="2:13">
+        <v>176</v>
+      </c>
+      <c r="C221" s="2" t="n">
+        <v>-14.399999999999999</v>
+      </c>
+      <c r="D221" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="E221" s="2" t="n">
+        <v>-7</v>
+      </c>
+      <c r="G221" s="2" t="n">
+        <v>56</v>
+      </c>
+      <c r="I221" s="2" t="n">
+        <v>-22.799999999999997</v>
+      </c>
+      <c r="M221" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="N221" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="O221" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="P221" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="222" spans="2:16">
       <c r="B222" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C222" s="2" t="n">
-        <v>-14.399999999999999</v>
+      <c r="D222" s="2" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="E222" s="2" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="F222" s="2" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="G222" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="I222" s="2" t="n">
+        <v>5</v>
       </c>
       <c r="M222" s="2" t="n">
-        <v>-3.5999999999999996</v>
-[...2 lines deleted...]
-    <row r="223" spans="2:13">
+        <v>3</v>
+      </c>
+      <c r="N222" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="O222" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="P222" s="2" t="n">
+        <v>4.4</v>
+      </c>
+    </row>
+    <row r="223" spans="2:9">
       <c r="B223" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="M223" s="2" t="n">
-[...3 lines deleted...]
-    <row r="224" spans="2:2">
+      <c r="C223" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="D223" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="E223" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="F223" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="G223" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="I223" s="2" t="n">
+        <v>-10.600000000000001</v>
+      </c>
+    </row>
+    <row r="224" spans="2:12">
       <c r="B224" s="0" t="s">
         <v>179</v>
       </c>
-    </row>
-    <row r="225" spans="2:11">
+      <c r="C224" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="D224" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="E224" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="F224" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="G224" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="H224" s="2" t="n">
+        <v>-7</v>
+      </c>
+      <c r="I224" s="2" t="n">
+        <v>-10.600000000000001</v>
+      </c>
+      <c r="J224" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="K224" s="2" t="n">
+        <v>-30</v>
+      </c>
+      <c r="L224" s="2" t="n">
+        <v>-49.61</v>
+      </c>
+    </row>
+    <row r="225" spans="2:12">
       <c r="B225" s="0" t="s">
         <v>180</v>
       </c>
+      <c r="C225" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="D225" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="E225" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="F225" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="G225" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="H225" s="2" t="n">
+        <v>-7</v>
+      </c>
+      <c r="I225" s="2" t="n">
+        <v>-10.600000000000001</v>
+      </c>
       <c r="J225" s="2" t="n">
         <v>9</v>
       </c>
       <c r="K225" s="2" t="n">
         <v>-30</v>
       </c>
-    </row>
-    <row r="226" spans="2:2">
+      <c r="L225" s="2" t="n">
+        <v>-69.92</v>
+      </c>
+    </row>
+    <row r="226" spans="2:12">
       <c r="B226" s="0" t="s">
         <v>181</v>
       </c>
-    </row>
-    <row r="227" spans="2:11">
+      <c r="C226" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="D226" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="E226" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="F226" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="G226" s="2" t="n">
+        <v>65</v>
+      </c>
+      <c r="I226" s="2" t="n">
+        <v>-10.600000000000001</v>
+      </c>
+      <c r="J226" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="K226" s="2" t="n">
+        <v>-30</v>
+      </c>
+      <c r="L226" s="2" t="n">
+        <v>-22.200000000000003</v>
+      </c>
+    </row>
+    <row r="227" spans="2:6">
       <c r="B227" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="J227" s="2" t="n">
-[...16 lines deleted...]
-    <row r="231" spans="3:3">
+      <c r="E227" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="F227" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="229" spans="1:1">
+      <c r="A229" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="230" spans="3:3">
+      <c r="C230" s="0" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="231" spans="2:16">
+      <c r="B231" s="0" t="s">
+        <v>185</v>
+      </c>
       <c r="C231" s="0" t="s">
-        <v>185</v>
+        <v>147</v>
+      </c>
+      <c r="D231" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="H231" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="I231" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="J231" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="K231" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="L231" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="M231" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="N231" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="O231" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="P231" s="0" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="232" spans="2:16">
       <c r="B232" s="0" t="s">
-        <v>186</v>
-[...44 lines deleted...]
-    <row r="233" spans="2:11">
+        <v>147</v>
+      </c>
+      <c r="D232" s="2" t="n">
+        <v>2075.5166666666655</v>
+      </c>
+      <c r="E232" s="2" t="n">
+        <v>9322.188333333334</v>
+      </c>
+      <c r="F232" s="2" t="n">
+        <v>13.2</v>
+      </c>
+      <c r="G232" s="2" t="n">
+        <v>1178.375</v>
+      </c>
+      <c r="H232" s="2" t="n">
+        <v>809.0133333333334</v>
+      </c>
+      <c r="I232" s="2" t="n">
+        <v>15644.933333333336</v>
+      </c>
+      <c r="J232" s="2" t="n">
+        <v>1454.7206666666648</v>
+      </c>
+      <c r="K232" s="2" t="n">
+        <v>-1157.0293413066663</v>
+      </c>
+      <c r="L232" s="2" t="n">
+        <v>454.0616666666665</v>
+      </c>
+      <c r="M232" s="2" t="n">
+        <v>1750.7966666666673</v>
+      </c>
+      <c r="N232" s="2" t="n">
+        <v>3444.2833333333324</v>
+      </c>
+      <c r="O232" s="2" t="n">
+        <v>1468.6283333333336</v>
+      </c>
+      <c r="P232" s="2" t="n">
+        <v>121.88000000000005</v>
+      </c>
+    </row>
+    <row r="233" spans="2:16">
       <c r="B233" s="0" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>248.94479559654692</v>
+        <v>173</v>
+      </c>
+      <c r="C233" s="2" t="n">
+        <v>-182.14571833333338</v>
+      </c>
+      <c r="E233" s="2" t="n">
+        <v>-25.575000000000003</v>
+      </c>
+      <c r="H233" s="2" t="n">
+        <v>-0.501973032</v>
+      </c>
+      <c r="I233" s="2" t="n">
+        <v>-32.09735139600001</v>
       </c>
       <c r="J233" s="2" t="n">
-        <v>115.18055436728277</v>
+        <v>-41.71199999999999</v>
       </c>
       <c r="K233" s="2" t="n">
-        <v>-391.5819886952445</v>
-[...2 lines deleted...]
-    <row r="234" spans="2:2">
+        <v>-132.3027039766666</v>
+      </c>
+      <c r="M233" s="2" t="n">
+        <v>206.41499999999994</v>
+      </c>
+      <c r="N233" s="2" t="n">
+        <v>500.93999999999977</v>
+      </c>
+      <c r="O233" s="2" t="n">
+        <v>184.14000000000004</v>
+      </c>
+      <c r="P233" s="2" t="n">
+        <v>11.384999999999996</v>
+      </c>
+    </row>
+    <row r="234" spans="2:16">
       <c r="B234" s="0" t="s">
         <v>174</v>
       </c>
-    </row>
-    <row r="235" spans="2:11">
+      <c r="C234" s="2" t="n">
+        <v>-9163.110705833342</v>
+      </c>
+      <c r="D234" s="2" t="n">
+        <v>710.4166666666667</v>
+      </c>
+      <c r="G234" s="2" t="n">
+        <v>62.88333333333333</v>
+      </c>
+      <c r="H234" s="2" t="n">
+        <v>-4.2195998239999986</v>
+      </c>
+      <c r="I234" s="2" t="n">
+        <v>-2932.8088990053348</v>
+      </c>
+      <c r="J234" s="2" t="n">
+        <v>8.264666666666669</v>
+      </c>
+      <c r="K234" s="2" t="n">
+        <v>-44.167672339999996</v>
+      </c>
+      <c r="L234" s="2" t="n">
+        <v>7.008319999999997</v>
+      </c>
+      <c r="M234" s="2" t="n">
+        <v>14.849999999999998</v>
+      </c>
+      <c r="N234" s="2" t="n">
+        <v>22.27499999999999</v>
+      </c>
+      <c r="O234" s="2" t="n">
+        <v>1.9800000000000004</v>
+      </c>
+      <c r="P234" s="2" t="n">
+        <v>2.9699999999999998</v>
+      </c>
+    </row>
+    <row r="235" spans="2:16">
       <c r="B235" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="J235" s="2" t="n">
-[...6 lines deleted...]
-    <row r="236" spans="2:2">
+      <c r="C235" s="2" t="n">
+        <v>-12.600887199999999</v>
+      </c>
+      <c r="E235" s="2" t="n">
+        <v>-1.2833333333333334</v>
+      </c>
+      <c r="G235" s="2" t="n">
+        <v>13.475</v>
+      </c>
+      <c r="M235" s="2" t="n">
+        <v>90.58500000000005</v>
+      </c>
+      <c r="N235" s="2" t="n">
+        <v>200.97000000000003</v>
+      </c>
+      <c r="O235" s="2" t="n">
+        <v>107.91000000000005</v>
+      </c>
+      <c r="P235" s="2" t="n">
+        <v>5.445</v>
+      </c>
+    </row>
+    <row r="236" spans="2:15">
       <c r="B236" s="0" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="237" spans="2:2">
+        <v>149</v>
+      </c>
+      <c r="C236" s="2" t="n">
+        <v>-1092.645498999999</v>
+      </c>
+      <c r="D236" s="2" t="n">
+        <v>-16.772930166666665</v>
+      </c>
+      <c r="E236" s="2" t="n">
+        <v>-26.536255166666667</v>
+      </c>
+      <c r="J236" s="2" t="n">
+        <v>-125.15149210666662</v>
+      </c>
+      <c r="K236" s="2" t="n">
+        <v>-228.61692810000005</v>
+      </c>
+      <c r="M236" s="2" t="n">
+        <v>-73.12662683333335</v>
+      </c>
+      <c r="N236" s="2" t="n">
+        <v>-158.81239733333305</v>
+      </c>
+      <c r="O236" s="2" t="n">
+        <v>-68.06245600000003</v>
+      </c>
+    </row>
+    <row r="237" spans="2:15">
       <c r="B237" s="0" t="s">
         <v>150</v>
       </c>
-    </row>
-    <row r="238" spans="2:2">
+      <c r="C237" s="2" t="n">
+        <v>-124.37333333333336</v>
+      </c>
+      <c r="D237" s="2" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="E237" s="2" t="n">
+        <v>-25.666666666666664</v>
+      </c>
+      <c r="I237" s="2" t="n">
+        <v>-52.150999999999996</v>
+      </c>
+      <c r="J237" s="2" t="n">
+        <v>0.07333333333333333</v>
+      </c>
+      <c r="K237" s="2" t="n">
+        <v>-0.1396934</v>
+      </c>
+      <c r="M237" s="2" t="n">
+        <v>10.889999999999997</v>
+      </c>
+      <c r="N237" s="2" t="n">
+        <v>36.93213333333334</v>
+      </c>
+      <c r="O237" s="2" t="n">
+        <v>6.05</v>
+      </c>
+    </row>
+    <row r="238" spans="2:16">
       <c r="B238" s="0" t="s">
         <v>151</v>
       </c>
-    </row>
-    <row r="239" spans="2:2">
+      <c r="C238" s="2" t="n">
+        <v>-4449.133333333331</v>
+      </c>
+      <c r="D238" s="2" t="n">
+        <v>45.044999999999995</v>
+      </c>
+      <c r="E238" s="2" t="n">
+        <v>164.78</v>
+      </c>
+      <c r="G238" s="2" t="n">
+        <v>25.666666666666668</v>
+      </c>
+      <c r="H238" s="2" t="n">
+        <v>64.53333333333333</v>
+      </c>
+      <c r="J238" s="2" t="n">
+        <v>88.30799999999998</v>
+      </c>
+      <c r="K238" s="2" t="n">
+        <v>-108.14426589999997</v>
+      </c>
+      <c r="M238" s="2" t="n">
+        <v>199.24666666666656</v>
+      </c>
+      <c r="N238" s="2" t="n">
+        <v>382.3731999999994</v>
+      </c>
+      <c r="O238" s="2" t="n">
+        <v>160.23333333333335</v>
+      </c>
+      <c r="P238" s="2" t="n">
+        <v>5.738333333333334</v>
+      </c>
+    </row>
+    <row r="239" spans="2:16">
       <c r="B239" s="0" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="240" spans="2:13">
+        <v>176</v>
+      </c>
+      <c r="C239" s="2" t="n">
+        <v>-64.28392192933335</v>
+      </c>
+      <c r="D239" s="2" t="n">
+        <v>96.79999999999998</v>
+      </c>
+      <c r="E239" s="2" t="n">
+        <v>-1.54</v>
+      </c>
+      <c r="G239" s="2" t="n">
+        <v>315.9420000000001</v>
+      </c>
+      <c r="I239" s="2" t="n">
+        <v>-4.785782848</v>
+      </c>
+      <c r="M239" s="2" t="n">
+        <v>12.493800000000006</v>
+      </c>
+      <c r="N239" s="2" t="n">
+        <v>30.016799999999986</v>
+      </c>
+      <c r="O239" s="2" t="n">
+        <v>17.9982</v>
+      </c>
+      <c r="P239" s="2" t="n">
+        <v>0.2178</v>
+      </c>
+    </row>
+    <row r="240" spans="2:16">
       <c r="B240" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C240" s="2" t="n">
-        <v>-220.72155271016513</v>
+      <c r="D240" s="2" t="n">
+        <v>147.07586666666668</v>
+      </c>
+      <c r="E240" s="2" t="n">
+        <v>1.4380666666666668</v>
+      </c>
+      <c r="F240" s="2" t="n">
+        <v>15.5232</v>
+      </c>
+      <c r="G240" s="2" t="n">
+        <v>457.7026666666668</v>
+      </c>
+      <c r="I240" s="2" t="n">
+        <v>1.0266666666666666</v>
       </c>
       <c r="M240" s="2" t="n">
-        <v>391.54342298381073</v>
-[...2 lines deleted...]
-    <row r="241" spans="2:13">
+        <v>6.248</v>
+      </c>
+      <c r="N240" s="2" t="n">
+        <v>15.570133333333327</v>
+      </c>
+      <c r="O240" s="2" t="n">
+        <v>9.46</v>
+      </c>
+      <c r="P240" s="2" t="n">
+        <v>0.17746666666666666</v>
+      </c>
+    </row>
+    <row r="241" spans="2:9">
       <c r="B241" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="M241" s="2" t="n">
-[...3 lines deleted...]
-    <row r="242" spans="2:2">
+      <c r="C241" s="2" t="n">
+        <v>-17.360379952666655</v>
+      </c>
+      <c r="D241" s="2" t="n">
+        <v>2.0460000000000003</v>
+      </c>
+      <c r="E241" s="2" t="n">
+        <v>-1.2056</v>
+      </c>
+      <c r="F241" s="2" t="n">
+        <v>-4.114000000000001</v>
+      </c>
+      <c r="G241" s="2" t="n">
+        <v>34.00466666666665</v>
+      </c>
+      <c r="I241" s="2" t="n">
+        <v>-2.7655500399999995</v>
+      </c>
+    </row>
+    <row r="242" spans="2:12">
       <c r="B242" s="0" t="s">
         <v>179</v>
       </c>
-    </row>
-    <row r="243" spans="2:11">
+      <c r="C242" s="2" t="n">
+        <v>-754.7740289977247</v>
+      </c>
+      <c r="D242" s="2" t="n">
+        <v>-42.53668903141026</v>
+      </c>
+      <c r="E242" s="2" t="n">
+        <v>-7.93618045</v>
+      </c>
+      <c r="F242" s="2" t="n">
+        <v>-94.85531515483227</v>
+      </c>
+      <c r="G242" s="2" t="n">
+        <v>-83.41020756265354</v>
+      </c>
+      <c r="H242" s="2" t="n">
+        <v>-1.5108941128205127</v>
+      </c>
+      <c r="I242" s="2" t="n">
+        <v>-80.00323339940147</v>
+      </c>
+      <c r="J242" s="2" t="n">
+        <v>-277.4676322342706</v>
+      </c>
+      <c r="K242" s="2" t="n">
+        <v>-476.5369290684443</v>
+      </c>
+      <c r="L242" s="2" t="n">
+        <v>-24.366192085824103</v>
+      </c>
+    </row>
+    <row r="243" spans="2:12">
       <c r="B243" s="0" t="s">
         <v>180</v>
       </c>
+      <c r="C243" s="2" t="n">
+        <v>-7238.348034934114</v>
+      </c>
+      <c r="D243" s="2" t="n">
+        <v>-1297.7900197217332</v>
+      </c>
+      <c r="E243" s="2" t="n">
+        <v>-267.07170135251835</v>
+      </c>
+      <c r="F243" s="2" t="n">
+        <v>-469.4992504981474</v>
+      </c>
+      <c r="G243" s="2" t="n">
+        <v>-62.35275603799722</v>
+      </c>
+      <c r="H243" s="2" t="n">
+        <v>-10.235222822891236</v>
+      </c>
+      <c r="I243" s="2" t="n">
+        <v>-577.8248111410768</v>
+      </c>
       <c r="J243" s="2" t="n">
-        <v>-251.77374822410988</v>
+        <v>-337.83779538184194</v>
       </c>
       <c r="K243" s="2" t="n">
-        <v>-1736.6512007040767</v>
-[...2 lines deleted...]
-    <row r="244" spans="2:2">
+        <v>-499.7575503808896</v>
+      </c>
+      <c r="L243" s="2" t="n">
+        <v>-40.95037045147843</v>
+      </c>
+    </row>
+    <row r="244" spans="2:12">
       <c r="B244" s="0" t="s">
         <v>181</v>
       </c>
-    </row>
-    <row r="245" spans="2:11">
+      <c r="C244" s="2" t="n">
+        <v>-969.532049610588</v>
+      </c>
+      <c r="D244" s="2" t="n">
+        <v>-100.94240376291835</v>
+      </c>
+      <c r="E244" s="2" t="n">
+        <v>-70.5628493468883</v>
+      </c>
+      <c r="F244" s="2" t="n">
+        <v>-533.5685340799882</v>
+      </c>
+      <c r="G244" s="2" t="n">
+        <v>0.25666666666666593</v>
+      </c>
+      <c r="I244" s="2" t="n">
+        <v>-64.05349145426563</v>
+      </c>
+      <c r="J244" s="2" t="n">
+        <v>-241.02199973478056</v>
+      </c>
+      <c r="K244" s="2" t="n">
+        <v>-483.46830882596834</v>
+      </c>
+      <c r="L244" s="2" t="n">
+        <v>-16.953541601313397</v>
+      </c>
+    </row>
+    <row r="245" spans="2:6">
       <c r="B245" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="J245" s="2" t="n">
-[...8 lines deleted...]
-        <v>183</v>
+      <c r="E245" s="2" t="n">
+        <v>-5.716013783333334</v>
+      </c>
+      <c r="F245" s="2" t="n">
+        <v>-5.074347116666667</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C4" r:id="rId1" display="Outil ALDO en ligne" address="https://aldo.territoiresentransitions.fr/epci/200041523" tooltip="https://aldo.territoiresentransitions.fr/epci/200041523"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>