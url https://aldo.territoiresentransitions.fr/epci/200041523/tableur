--- v2 (2026-06-16)
+++ v3 (2026-08-01)
@@ -714,51 +714,51 @@
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="6">
-        <v>46189.0993326</v>
+        <v>46235.6590566</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="3:3">
       <c r="C7" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="3:3">
       <c r="C8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="3:3">
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>