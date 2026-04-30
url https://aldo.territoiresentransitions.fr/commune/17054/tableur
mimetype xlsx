--- v0 (2025-10-30)
+++ v1 (2026-04-30)
@@ -341,51 +341,51 @@
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="6">
-        <v>45960.64632</v>
+        <v>46142.9425625</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="2:3">
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="2:3">
       <c r="B10" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="2" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="0" t="s">