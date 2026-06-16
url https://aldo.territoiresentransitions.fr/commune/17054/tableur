--- v1 (2026-04-30)
+++ v2 (2026-06-16)
@@ -4,94 +4,91 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Tableau de bord" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Boresse-et-Martron</t>
   </si>
   <si>
     <t>Code INSEE</t>
   </si>
   <si>
     <t>17054</t>
   </si>
   <si>
     <t>SIREN EPCI</t>
   </si>
   <si>
     <t>200041523</t>
   </si>
   <si>
     <t>Lien</t>
   </si>
   <si>
     <t>Outil ALDO en ligne</t>
   </si>
   <si>
     <t>Date d'export</t>
   </si>
   <si>
     <t>Configuration utilisateur</t>
   </si>
   <si>
     <t>Choix de l'hypothèse sur la répartition du produit bois</t>
   </si>
   <si>
     <t>récolte</t>
   </si>
   <si>
-    <t>Hypothèses de répartition des surfaces entre sols artificiels (% sols imperméabilisés)</t>
-[...1 lines deleted...]
-  <si>
     <t>Résultats stocks de carbone</t>
   </si>
   <si>
     <t>Occupation du sol</t>
   </si>
   <si>
     <t>Surface (ha)</t>
   </si>
   <si>
     <t>Stocks carbone (tC)</t>
   </si>
   <si>
     <t>Stocks (%)</t>
   </si>
   <si>
     <t>Modifié par l'utilisateur ?</t>
   </si>
   <si>
     <t>Cultures</t>
   </si>
   <si>
     <t>Prairies</t>
   </si>
   <si>
     <t>Zones humides</t>
@@ -129,108 +126,108 @@
   <si>
     <t>séquestration</t>
   </si>
   <si>
     <t>Resultats_format_Cadre_de_depot_PCAET</t>
   </si>
   <si>
     <t>Partie 2 - Données sur la séquestration de dioxyde de carbone</t>
   </si>
   <si>
     <t>Diagnostic en tenant compte des changements d’affectation des terres (Facultatif pour le cadre de dépôt)</t>
   </si>
   <si>
     <t>Estimation de la séquestration nette de dioxyde de carbone en TeqCO2</t>
   </si>
   <si>
     <t>Séquestration nette de dioxyde de carbone en TeqCO2</t>
   </si>
   <si>
     <t>Année de référence</t>
   </si>
   <si>
     <t>Forêt</t>
   </si>
   <si>
-    <t>Moyenne annuelle 2012-2018</t>
+    <t>Moyenne annuelle</t>
   </si>
   <si>
     <t>Sols agricoles (terres cultivées et prairies)</t>
   </si>
   <si>
     <t>Autres sols</t>
   </si>
   <si>
     <t>Produits bois (facultatif pour le cadre de dépôt)</t>
   </si>
   <si>
-    <t>Occupation du sol (ha) du territoire en 2018 :</t>
+    <t>Occupation du sol (ha) du territoire en 2021 :</t>
   </si>
   <si>
     <t>Prairies zones arborées</t>
   </si>
   <si>
     <t>Prairies zones herbacées</t>
   </si>
   <si>
     <t>Prairies zones arbustives</t>
   </si>
   <si>
     <t>Sols artificiels enherbés et arbustifs</t>
   </si>
   <si>
     <t>Sols artificiels imperméabilisés</t>
   </si>
   <si>
     <t>Sols artificiels arborés</t>
   </si>
   <si>
     <t>Forêt mixte</t>
   </si>
   <si>
     <t>Forêt feuillu</t>
   </si>
   <si>
     <t>Forêt conifère</t>
   </si>
   <si>
     <t>Forêt peupleraie</t>
   </si>
   <si>
-    <t>Changements d'occupation du sol annuel moyen (ha/an) du territoire entre 2012 et 2018 :</t>
+    <t>Changements d'occupation du sol annuel moyen (ha/an) du territoire entre 2013 et 2023 :</t>
   </si>
   <si>
     <t>Occupation de sol finale</t>
   </si>
   <si>
     <t>Occupation de sol initiale</t>
   </si>
   <si>
     <t>Flux unitaire de référence (tCO2e/ha/an) du territoire :</t>
   </si>
   <si>
-    <t>Flux de carbone annuel moyen (tCO2e/an) du territoire entre 2012 et 2018 :</t>
+    <t>Flux de carbone annuel moyen (tCO2e/an) du territoire entre 2013 et 2023 :</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt formatCode="##0.00" numFmtId="164"/>
     <numFmt formatCode="###,##0" numFmtId="165"/>
     <numFmt formatCode="[$-409]m/d/yy" numFmtId="166"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF4472C4"/>
       <name val="Calibri"/>
       <family val="1"/>
     </font>
     <font>
@@ -293,922 +290,1310 @@
     <xf applyFont="1" fontId="1" applyNumberFormat="1" numFmtId="165"/>
     <xf applyFont="1" fontId="1"/>
     <xf applyFont="1" fontId="2"/>
     <xf applyFont="1" fontId="0" applyNumberFormat="1" numFmtId="166"/>
     <xf applyFont="1" fontId="1" applyNumberFormat="1" numFmtId="166"/>
     <xf applyFont="1" fontId="3"/>
     <xf applyFont="1" fontId="4"/>
     <xf applyFont="1" fontId="5"/>
     <xf applyFont="1" fontId="6"/>
     <xf applyFont="1" fontId="6" applyNumberFormat="1" numFmtId="165"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="https://aldo.territoiresentransitions.fr/commune/17054" TargetMode="External" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P118"/>
+  <dimension ref="A1:P117"/>
   <sheetViews>
     <sheetView showGridLines="1" workbookViewId="0" rightToLeft="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="16"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="2:3">
       <c r="B2" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="2:3">
       <c r="B3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="6">
-        <v>46142.9425625</v>
+        <v>46189.1507517</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="2:3">
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="2:3">
-      <c r="B10" s="3" t="s">
+    <row r="11" spans="1:1">
+      <c r="A11" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="2" t="n">
-[...4 lines deleted...]
-      <c r="A12" s="0" t="s">
+    </row>
+    <row r="12" spans="2:6">
+      <c r="B12" s="0" t="s">
         <v>14</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="2:6">
       <c r="B13" s="0" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="F13" s="0" t="s">
         <v>19</v>
+      </c>
+      <c r="C13" s="2" t="n">
+        <v>169.5</v>
+      </c>
+      <c r="D13" s="2" t="n">
+        <v>8475</v>
+      </c>
+      <c r="E13" s="2" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="F13" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="14" spans="2:6">
       <c r="B14" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="2" t="n">
-        <v>679.4577771</v>
+        <v>302</v>
       </c>
       <c r="D14" s="2" t="n">
-        <v>33972.888855000005</v>
+        <v>20913.75</v>
       </c>
       <c r="E14" s="2" t="n">
-        <v>36.3</v>
+        <v>17.8</v>
       </c>
       <c r="F14" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="15" spans="2:6">
       <c r="B15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="2" t="n">
-        <v>23.632347175</v>
+        <v>8</v>
       </c>
       <c r="D15" s="2" t="n">
-        <v>1630.631955075</v>
+        <v>1000</v>
       </c>
       <c r="E15" s="2" t="n">
-        <v>1.7</v>
+        <v>0.8</v>
       </c>
       <c r="F15" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="16" spans="2:6">
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="17" spans="2:6">
       <c r="B17" s="0" t="s">
         <v>23</v>
       </c>
+      <c r="C17" s="2" t="n">
+        <v>68.5</v>
+      </c>
+      <c r="D17" s="2" t="n">
+        <v>3014</v>
+      </c>
+      <c r="E17" s="2" t="n">
+        <v>2.6</v>
+      </c>
       <c r="F17" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="18" spans="2:6">
       <c r="B18" s="0" t="s">
         <v>24</v>
       </c>
+      <c r="C18" s="2" t="n">
+        <v>82.50000000000001</v>
+      </c>
+      <c r="D18" s="2" t="n">
+        <v>4779.6344475000005</v>
+      </c>
+      <c r="E18" s="2" t="n">
+        <v>4.1</v>
+      </c>
       <c r="F18" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="19" spans="2:6">
       <c r="B19" s="0" t="s">
         <v>25</v>
       </c>
+      <c r="C19" s="2" t="n">
+        <v>495</v>
+      </c>
+      <c r="D19" s="2" t="n">
+        <v>73176.31</v>
+      </c>
+      <c r="E19" s="2" t="n">
+        <v>62.2</v>
+      </c>
       <c r="F19" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="20" spans="2:6">
       <c r="B20" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="2" t="n">
-        <v>51446.032</v>
+        <v>4204.524063100609</v>
       </c>
       <c r="E20" s="2" t="n">
-        <v>55</v>
+        <v>3.6</v>
       </c>
       <c r="F20" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
     <row r="21" spans="2:6">
       <c r="B21" s="0" t="s">
         <v>27</v>
       </c>
+      <c r="C21" s="2" t="n">
+        <v>20.5855787513418</v>
+      </c>
       <c r="D21" s="2" t="n">
-        <v>4444.359077841964</v>
+        <v>2086.2866497122372</v>
       </c>
       <c r="E21" s="2" t="n">
-        <v>4.7</v>
+        <v>1.8</v>
       </c>
       <c r="F21" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="22" spans="2:6">
-      <c r="B22" s="0" t="s">
+    <row r="23" spans="1:1">
+      <c r="A23" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="2" t="n">
-[...13 lines deleted...]
-      <c r="A24" s="0" t="s">
+    </row>
+    <row r="24" spans="2:5">
+      <c r="B24" s="0" t="s">
         <v>29</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="2:5">
       <c r="B25" s="0" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="C25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="2" t="n">
+        <v>-151.14139956666665</v>
+      </c>
+      <c r="D25" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="E25" s="0" t="s">
-        <v>19</v>
+      <c r="E25" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="26" spans="2:5">
       <c r="B26" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="2" t="n">
-        <v>-75.19175441592428</v>
-[...1 lines deleted...]
-      <c r="D26" s="7" t="s">
+        <v>267.1564028833333</v>
+      </c>
+      <c r="D26" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="27" spans="2:2">
+    <row r="27" spans="2:5">
       <c r="B27" s="0" t="s">
         <v>21</v>
+      </c>
+      <c r="C27" s="2" t="n">
+        <v>5.335</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E27" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="28" spans="2:2">
       <c r="B28" s="0" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="29" spans="2:2">
+    <row r="29" spans="2:5">
       <c r="B29" s="0" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="30" spans="2:2">
+      <c r="C29" s="2" t="n">
+        <v>-17.97971413333333</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E29" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="30" spans="2:5">
       <c r="B30" s="0" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="31" spans="2:2">
+      <c r="C30" s="2" t="n">
+        <v>-5.105595000000002</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="E30" s="3">
+        <f>=FALSE()</f>
+      </c>
+    </row>
+    <row r="31" spans="2:5">
       <c r="B31" s="0" t="s">
         <v>25</v>
+      </c>
+      <c r="C31" s="2" t="n">
+        <v>1970.521666666667</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E31" s="3">
+        <f>=FALSE()</f>
       </c>
     </row>
     <row r="32" spans="2:5">
       <c r="B32" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="2" t="n">
-        <v>1427.5653333333335</v>
+        <v>55.116403669931366</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E32" s="3">
         <f>=FALSE()</f>
       </c>
     </row>
-    <row r="33" spans="2:5">
-[...6 lines deleted...]
-      <c r="D33" s="8" t="s">
+    <row r="34" spans="1:1">
+      <c r="A34" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="E33" s="3">
-[...4 lines deleted...]
-      <c r="A35" s="0" t="s">
+    </row>
+    <row r="35" spans="2:2">
+      <c r="B35" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="2:2">
       <c r="B36" s="0" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="37" spans="2:2">
+    <row r="37" spans="2:4">
       <c r="B37" s="0" t="s">
         <v>36</v>
       </c>
+      <c r="C37" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="38" spans="2:4">
       <c r="B38" s="0" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="D38" s="0" t="s">
         <v>39</v>
+      </c>
+      <c r="C38" s="2">
+        <f>C31</f>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="2:4">
       <c r="B39" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="2">
+        <f>C25 + C26 + C28 + C29</f>
+      </c>
+      <c r="D39" s="3" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="40" spans="2:4">
       <c r="B40" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="2">
-        <f>C26 + C27 + C29 + C30</f>
+        <f>C27 + C30</f>
       </c>
       <c r="D40" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="41" spans="2:4">
-      <c r="B41" s="0" t="s">
+      <c r="B41" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="C41" s="2">
-[...7 lines deleted...]
-      <c r="B42" s="9" t="s">
+      <c r="C41" s="11">
+        <f>C32</f>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:1">
+      <c r="A43" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="C42" s="11">
-[...8 lines deleted...]
-        <v>45</v>
+    </row>
+    <row r="44" spans="2:3">
+      <c r="B44" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" s="2" t="n">
+        <v>169.5</v>
       </c>
     </row>
     <row r="45" spans="2:3">
       <c r="B45" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C45" s="2" t="n">
-        <v>679.4577771</v>
+        <v>302</v>
       </c>
     </row>
     <row r="46" spans="2:3">
       <c r="B46" s="0" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="C46" s="2" t="n">
-        <v>23.632347175</v>
-[...2 lines deleted...]
-    <row r="47" spans="2:2">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="47" spans="2:3">
       <c r="B47" s="0" t="s">
         <v>46</v>
+      </c>
+      <c r="C47" s="2" t="n">
+        <v>293.75</v>
       </c>
     </row>
     <row r="48" spans="2:3">
       <c r="B48" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="2" t="n">
-        <v>23.632347175</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:2">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="49" spans="2:3">
       <c r="B49" s="0" t="s">
-        <v>48</v>
+        <v>21</v>
+      </c>
+      <c r="C49" s="2" t="n">
+        <v>8</v>
       </c>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="0" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="51" spans="2:2">
+    <row r="51" spans="2:3">
       <c r="B51" s="0" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="52" spans="2:2">
+      <c r="C51" s="2" t="n">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="52" spans="2:3">
       <c r="B52" s="0" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="53" spans="2:2">
+      <c r="C52" s="2" t="n">
+        <v>82.50000000000001</v>
+      </c>
+    </row>
+    <row r="53" spans="2:3">
       <c r="B53" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="54" spans="2:2">
+        <v>48</v>
+      </c>
+      <c r="C53" s="2" t="n">
+        <v>41.63313</v>
+      </c>
+    </row>
+    <row r="54" spans="2:3">
       <c r="B54" s="0" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="55" spans="2:2">
+      <c r="C54" s="2" t="n">
+        <v>34.4814525</v>
+      </c>
+    </row>
+    <row r="55" spans="2:3">
       <c r="B55" s="0" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="56" spans="2:2">
+      <c r="C55" s="2" t="n">
+        <v>6.3854175</v>
+      </c>
+    </row>
+    <row r="56" spans="2:3">
       <c r="B56" s="0" t="s">
-        <v>51</v>
+        <v>25</v>
+      </c>
+      <c r="C56" s="2" t="n">
+        <v>495</v>
       </c>
     </row>
     <row r="57" spans="2:3">
       <c r="B57" s="0" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="C57" s="2" t="n">
-        <v>370.00000000000006</v>
+        <v>237.75</v>
       </c>
     </row>
     <row r="58" spans="2:3">
       <c r="B58" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C58" s="2" t="n">
-        <v>61.6</v>
+        <v>188.75</v>
       </c>
     </row>
     <row r="59" spans="2:3">
       <c r="B59" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C59" s="2" t="n">
-        <v>209.3</v>
+        <v>64.25</v>
       </c>
     </row>
     <row r="60" spans="2:3">
       <c r="B60" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C60" s="2" t="n">
-        <v>94.3</v>
-[...2 lines deleted...]
-    <row r="61" spans="2:3">
+        <v>4.25</v>
+      </c>
+    </row>
+    <row r="61" spans="2:2">
       <c r="B61" s="0" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-    <row r="62" spans="2:2">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="62" spans="2:3">
       <c r="B62" s="0" t="s">
         <v>27</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C63" s="2" t="n">
+      <c r="C62" s="2" t="n">
         <v>20.5855787513418</v>
       </c>
     </row>
-    <row r="66" spans="1:1">
-      <c r="A66" s="0" t="s">
+    <row r="65" spans="1:1">
+      <c r="A65" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="66" spans="3:3">
+      <c r="C66" s="0" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="67" spans="3:3">
+    <row r="67" spans="2:16">
+      <c r="B67" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C67" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="68" spans="2:16">
+        <v>19</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K67" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L67" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="M67" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="N67" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="O67" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="P67" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="68" spans="2:15">
       <c r="B68" s="0" t="s">
-        <v>58</v>
-[...44 lines deleted...]
-    <row r="69" spans="2:2">
+        <v>19</v>
+      </c>
+      <c r="E68" s="1" t="n">
+        <v>10</v>
+      </c>
+      <c r="I68" s="1" t="n">
+        <v>2.25</v>
+      </c>
+      <c r="J68" s="1" t="n">
+        <v>0.16399999999999998</v>
+      </c>
+      <c r="K68" s="1" t="n">
+        <v>0.136</v>
+      </c>
+      <c r="L68" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="M68" s="1" t="n">
+        <v>0.325</v>
+      </c>
+      <c r="N68" s="1" t="n">
+        <v>0.575</v>
+      </c>
+      <c r="O68" s="1" t="n">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="69" spans="2:15">
       <c r="B69" s="0" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="70" spans="2:2">
+        <v>45</v>
+      </c>
+      <c r="C69" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="M69" s="1" t="n">
+        <v>0.075</v>
+      </c>
+      <c r="N69" s="1" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="O69" s="1" t="n">
+        <v>0.075</v>
+      </c>
+    </row>
+    <row r="70" spans="2:14">
       <c r="B70" s="0" t="s">
         <v>46</v>
       </c>
-    </row>
-    <row r="71" spans="2:2">
+      <c r="C70" s="1" t="n">
+        <v>1.275</v>
+      </c>
+      <c r="I70" s="1" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="N70" s="1" t="n">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="71" spans="2:14">
       <c r="B71" s="0" t="s">
         <v>47</v>
       </c>
+      <c r="M71" s="1" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="N71" s="1" t="n">
+        <v>0.05</v>
+      </c>
     </row>
     <row r="72" spans="2:2">
       <c r="B72" s="0" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="73" spans="2:2">
       <c r="B73" s="0" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="74" spans="2:2">
+    <row r="74" spans="2:15">
       <c r="B74" s="0" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="75" spans="2:2">
+      <c r="C74" s="1" t="n">
+        <v>0.425</v>
+      </c>
+      <c r="E74" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="M74" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="N74" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="O74" s="1" t="n">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="75" spans="2:7">
       <c r="B75" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="76" spans="2:3">
+        <v>48</v>
+      </c>
+      <c r="G75" s="1" t="n">
+        <v>0.013000000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="2:7">
       <c r="B76" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C76" s="1" t="n">
-[...3 lines deleted...]
-    <row r="77" spans="2:3">
+      <c r="G76" s="1" t="n">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="77" spans="2:7">
       <c r="B77" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C77" s="1" t="n">
-[...3 lines deleted...]
-    <row r="78" spans="2:2">
+      <c r="G77" s="1" t="n">
+        <v>0.002</v>
+      </c>
+    </row>
+    <row r="78" spans="2:12">
       <c r="B78" s="0" t="s">
         <v>51</v>
       </c>
-    </row>
-    <row r="79" spans="2:2">
+      <c r="C78" s="1" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="J78" s="1" t="n">
+        <v>0.013000000000000001</v>
+      </c>
+      <c r="K78" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="L78" s="1" t="n">
+        <v>0.002</v>
+      </c>
+    </row>
+    <row r="79" spans="2:13">
       <c r="B79" s="0" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="80" spans="2:2">
+      <c r="C79" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="M79" s="1" t="n">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="80" spans="2:14">
       <c r="B80" s="0" t="s">
         <v>53</v>
+      </c>
+      <c r="C80" s="1" t="n">
+        <v>0.15</v>
+      </c>
+      <c r="E80" s="1" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="J80" s="1" t="n">
+        <v>0.013000000000000001</v>
+      </c>
+      <c r="K80" s="1" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="L80" s="1" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="N80" s="1" t="n">
+        <v>0.025</v>
       </c>
     </row>
     <row r="81" spans="2:2">
       <c r="B81" s="0" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="82" spans="2:2">
-[...9 lines deleted...]
-    <row r="85" spans="3:3">
+    <row r="83" spans="1:1">
+      <c r="A83" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="84" spans="3:3">
+      <c r="C84" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="85" spans="2:16">
+      <c r="B85" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C85" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="86" spans="2:16">
+        <v>19</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I85" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K85" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L85" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="M85" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="N85" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="O85" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="P85" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="86" spans="2:15">
       <c r="B86" s="0" t="s">
-        <v>58</v>
-[...44 lines deleted...]
-    <row r="87" spans="2:2">
+        <v>19</v>
+      </c>
+      <c r="E86" s="2" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="I86" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="J86" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="K86" s="2" t="n">
+        <v>-20</v>
+      </c>
+      <c r="L86" s="2" t="n">
+        <v>10</v>
+      </c>
+      <c r="M86" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="N86" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="O86" s="2" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="87" spans="2:15">
       <c r="B87" s="0" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="88" spans="2:2">
+        <v>45</v>
+      </c>
+      <c r="C87" s="2" t="n">
+        <v>-14.399999999999999</v>
+      </c>
+      <c r="M87" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="N87" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="O87" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="88" spans="2:14">
       <c r="B88" s="0" t="s">
         <v>46</v>
       </c>
-    </row>
-    <row r="89" spans="2:2">
+      <c r="C88" s="2" t="n">
+        <v>-14.399999999999999</v>
+      </c>
+      <c r="I88" s="2" t="n">
+        <v>-22.799999999999997</v>
+      </c>
+      <c r="N88" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="89" spans="2:14">
       <c r="B89" s="0" t="s">
         <v>47</v>
       </c>
+      <c r="M89" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
+      <c r="N89" s="2" t="n">
+        <v>-3.5999999999999996</v>
+      </c>
     </row>
     <row r="90" spans="2:2">
       <c r="B90" s="0" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="91" spans="2:2">
       <c r="B91" s="0" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="92" spans="2:2">
+    <row r="92" spans="2:15">
       <c r="B92" s="0" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="93" spans="2:2">
+      <c r="C92" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="E92" s="2" t="n">
+        <v>11.799999999999999</v>
+      </c>
+      <c r="M92" s="2" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="N92" s="2" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="O92" s="2" t="n">
+        <v>6.2</v>
+      </c>
+    </row>
+    <row r="93" spans="2:7">
       <c r="B93" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="94" spans="2:3">
+        <v>48</v>
+      </c>
+      <c r="G93" s="2" t="n">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="94" spans="2:7">
       <c r="B94" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C94" s="2" t="n">
-[...3 lines deleted...]
-    <row r="95" spans="2:2">
+      <c r="G94" s="2" t="n">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="95" spans="2:7">
       <c r="B95" s="0" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="96" spans="2:2">
+      <c r="G95" s="2" t="n">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="96" spans="2:12">
       <c r="B96" s="0" t="s">
         <v>51</v>
       </c>
-    </row>
-    <row r="97" spans="2:2">
+      <c r="C96" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="J96" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="K96" s="2" t="n">
+        <v>-30</v>
+      </c>
+      <c r="L96" s="2" t="n">
+        <v>-49.61</v>
+      </c>
+    </row>
+    <row r="97" spans="2:3">
       <c r="B97" s="0" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="98" spans="2:2">
+      <c r="C97" s="2" t="n">
+        <v>-5</v>
+      </c>
+    </row>
+    <row r="98" spans="2:12">
       <c r="B98" s="0" t="s">
         <v>53</v>
+      </c>
+      <c r="C98" s="2" t="n">
+        <v>-5</v>
+      </c>
+      <c r="E98" s="2" t="n">
+        <v>3.5999999999999996</v>
+      </c>
+      <c r="J98" s="2" t="n">
+        <v>9</v>
+      </c>
+      <c r="K98" s="2" t="n">
+        <v>-30</v>
+      </c>
+      <c r="L98" s="2" t="n">
+        <v>-22.199999999999996</v>
       </c>
     </row>
     <row r="99" spans="2:2">
       <c r="B99" s="0" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="100" spans="2:2">
-[...9 lines deleted...]
-    <row r="103" spans="3:3">
+    <row r="101" spans="1:1">
+      <c r="A101" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="102" spans="3:3">
+      <c r="C102" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="103" spans="2:16">
+      <c r="B103" s="0" t="s">
+        <v>57</v>
+      </c>
       <c r="C103" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="104" spans="2:16">
+        <v>19</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="J103" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K103" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L103" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="M103" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="N103" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="O103" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="P103" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="104" spans="2:15">
       <c r="B104" s="0" t="s">
-        <v>58</v>
-[...44 lines deleted...]
-    <row r="105" spans="2:2">
+        <v>19</v>
+      </c>
+      <c r="E104" s="2" t="n">
+        <v>271.3333333333333</v>
+      </c>
+      <c r="I104" s="2" t="n">
+        <v>41.25</v>
+      </c>
+      <c r="J104" s="2" t="n">
+        <v>15.634666666666664</v>
+      </c>
+      <c r="K104" s="2" t="n">
+        <v>-11.019635733333335</v>
+      </c>
+      <c r="L104" s="2" t="n">
+        <v>4.583333333333334</v>
+      </c>
+      <c r="M104" s="2" t="n">
+        <v>14.300000000000002</v>
+      </c>
+      <c r="N104" s="2" t="n">
+        <v>25.299999999999997</v>
+      </c>
+      <c r="O104" s="2" t="n">
+        <v>6.599999999999999</v>
+      </c>
+    </row>
+    <row r="105" spans="2:15">
       <c r="B105" s="0" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="106" spans="2:2">
+        <v>45</v>
+      </c>
+      <c r="C105" s="2" t="n">
+        <v>-4.300147866666667</v>
+      </c>
+      <c r="M105" s="2" t="n">
+        <v>1.4849999999999999</v>
+      </c>
+      <c r="N105" s="2" t="n">
+        <v>3.9600000000000004</v>
+      </c>
+      <c r="O105" s="2" t="n">
+        <v>1.4849999999999999</v>
+      </c>
+    </row>
+    <row r="106" spans="2:14">
       <c r="B106" s="0" t="s">
         <v>46</v>
       </c>
-    </row>
-    <row r="107" spans="2:2">
+      <c r="C106" s="2" t="n">
+        <v>-74.38254119999998</v>
+      </c>
+      <c r="I106" s="2" t="n">
+        <v>-59.22971413333333</v>
+      </c>
+      <c r="N106" s="2" t="n">
+        <v>0.49500000000000005</v>
+      </c>
+    </row>
+    <row r="107" spans="2:14">
       <c r="B107" s="0" t="s">
         <v>47</v>
       </c>
+      <c r="M107" s="2" t="n">
+        <v>1.9800000000000002</v>
+      </c>
+      <c r="N107" s="2" t="n">
+        <v>0.9900000000000001</v>
+      </c>
     </row>
     <row r="108" spans="2:2">
       <c r="B108" s="0" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
     </row>
     <row r="109" spans="2:2">
       <c r="B109" s="0" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="110" spans="2:2">
+    <row r="110" spans="2:15">
       <c r="B110" s="0" t="s">
         <v>23</v>
       </c>
-    </row>
-    <row r="111" spans="2:2">
+      <c r="C110" s="2" t="n">
+        <v>-7.791666666666667</v>
+      </c>
+      <c r="E110" s="2" t="n">
+        <v>1.2466666666666666</v>
+      </c>
+      <c r="M110" s="2" t="n">
+        <v>1.3933333333333335</v>
+      </c>
+      <c r="N110" s="2" t="n">
+        <v>2.786666666666667</v>
+      </c>
+      <c r="O110" s="2" t="n">
+        <v>2.786666666666667</v>
+      </c>
+    </row>
+    <row r="111" spans="2:7">
       <c r="B111" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="112" spans="2:3">
+        <v>48</v>
+      </c>
+      <c r="G111" s="2" t="n">
+        <v>2.335666666666667</v>
+      </c>
+    </row>
+    <row r="112" spans="2:7">
       <c r="B112" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C112" s="2" t="n">
-[...3 lines deleted...]
-    <row r="113" spans="2:2">
+      <c r="G112" s="2" t="n">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="113" spans="2:7">
       <c r="B113" s="0" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="114" spans="2:2">
+      <c r="G113" s="2" t="n">
+        <v>0.24933333333333343</v>
+      </c>
+    </row>
+    <row r="114" spans="2:12">
       <c r="B114" s="0" t="s">
         <v>51</v>
       </c>
-    </row>
-    <row r="115" spans="2:2">
+      <c r="C114" s="2" t="n">
+        <v>-17.61443566666667</v>
+      </c>
+      <c r="J114" s="2" t="n">
+        <v>-3.5087433333333333</v>
+      </c>
+      <c r="K114" s="2" t="n">
+        <v>-4.5357213</v>
+      </c>
+      <c r="L114" s="2" t="n">
+        <v>-0.36380666666666667</v>
+      </c>
+    </row>
+    <row r="115" spans="2:3">
       <c r="B115" s="0" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="116" spans="2:2">
+      <c r="C115" s="2" t="n">
+        <v>-9.28480116666667</v>
+      </c>
+    </row>
+    <row r="116" spans="2:12">
       <c r="B116" s="0" t="s">
         <v>53</v>
+      </c>
+      <c r="C116" s="2" t="n">
+        <v>-37.76780699999999</v>
+      </c>
+      <c r="E116" s="2" t="n">
+        <v>-5.423597116666667</v>
+      </c>
+      <c r="J116" s="2" t="n">
+        <v>-2.2022</v>
+      </c>
+      <c r="K116" s="2" t="n">
+        <v>-3.5306879666666666</v>
+      </c>
+      <c r="L116" s="2" t="n">
+        <v>-0.16279999999999997</v>
       </c>
     </row>
     <row r="117" spans="2:2">
       <c r="B117" s="0" t="s">
         <v>54</v>
-      </c>
-[...3 lines deleted...]
-        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C5" r:id="rId1" display="Outil ALDO en ligne" address="https://aldo.territoiresentransitions.fr/commune/17054" tooltip="https://aldo.territoiresentransitions.fr/commune/17054"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>