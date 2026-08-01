--- v2 (2026-06-16)
+++ v3 (2026-08-01)
@@ -338,51 +338,51 @@
       <c r="C3" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:3">
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="5" spans="2:3">
       <c r="B5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="2:3">
       <c r="B6" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="6">
-        <v>46189.1507517</v>
+        <v>46235.6938978</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="2:3">
       <c r="B9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="2:6">
       <c r="B12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="0" t="s">